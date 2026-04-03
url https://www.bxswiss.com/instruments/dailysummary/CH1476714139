--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3642988a0a43470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d267e729794f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c418ff66164b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddd698dc05f4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4c8e833a4b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c418ff66164b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8014dba821427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddd698dc05f4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>59,770</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,930</x:t>
-[...593 lines deleted...]
-          <x:t>63,520</x:t>
+          <x:t>58,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>