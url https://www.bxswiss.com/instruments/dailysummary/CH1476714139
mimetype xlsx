--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d267e729794f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3682f096494541cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddd698dc05f4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf39b1fe56b4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8014dba821427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddd698dc05f4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c340090946451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf39b1fe56b4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>63,850</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,600</x:t>
-[...205 lines deleted...]
-          <x:t>64,575</x:t>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,305</x:t>
-[...242 lines deleted...]
-          <x:t>58,625</x:t>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>