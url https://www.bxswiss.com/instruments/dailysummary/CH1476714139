--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3682f096494541cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bd1d43ec9049d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf39b1fe56b4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b435bddaf740ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c340090946451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf39b1fe56b4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487a693b81d24ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b435bddaf740ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>73,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>