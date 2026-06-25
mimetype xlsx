--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bd1d43ec9049d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2907a6e5838489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b435bddaf740ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c6fc0fe7174341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487a693b81d24ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b435bddaf740ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c78ffaadc5448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c6fc0fe7174341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>