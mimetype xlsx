--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2907a6e5838489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a64b2171d94646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c6fc0fe7174341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf25a87390784e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c78ffaadc5448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c6fc0fe7174341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8c17ed84144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf25a87390784e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,120</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>