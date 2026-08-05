--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a64b2171d94646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a10d15ddc4c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf25a87390784e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4bb2403bcd443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8c17ed84144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf25a87390784e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54a56ef6a514271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4bb2403bcd443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>44,090</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>