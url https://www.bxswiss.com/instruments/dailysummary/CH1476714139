--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a10d15ddc4c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f55f84ffe94558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4bb2403bcd443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefae64884aa49b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54a56ef6a514271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4bb2403bcd443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1a229ca1e34640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefae64884aa49b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>49,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>48,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>51,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>