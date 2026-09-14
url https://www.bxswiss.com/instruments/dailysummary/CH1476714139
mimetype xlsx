--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f55f84ffe94558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b56f7b3e6049fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefae64884aa49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac268335925451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1a229ca1e34640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefae64884aa49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9883b32cff8f40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac268335925451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>51,550</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,595</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>55,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,135</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>