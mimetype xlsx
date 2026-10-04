--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b56f7b3e6049fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776337faef8f4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac268335925451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8bfff79c6a481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9883b32cff8f40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac268335925451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b606ee775a4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8bfff79c6a481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>62,945</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,145</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>