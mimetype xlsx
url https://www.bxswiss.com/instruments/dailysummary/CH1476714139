--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776337faef8f4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91db527ba285422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8bfff79c6a481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74925cd9c42f4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b606ee775a4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8bfff79c6a481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79d1dafd8224912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74925cd9c42f4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,520</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>