--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1499b98791584899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9320cb3116b44301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea284f1ebbac4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff05c805a2594ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbd115d67d04036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea284f1ebbac4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23afe8849b854ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff05c805a2594ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>9,432</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>