--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9320cb3116b44301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041c3dd3adad4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff05c805a2594ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a482b7ac744492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23afe8849b854ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff05c805a2594ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a2e7400c34ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a482b7ac744492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,922</x:t>
-[...75 lines deleted...]
-          <x:t>12,269</x:t>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,145</x:t>
-[...193 lines deleted...]
-          <x:t>11,237</x:t>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>