--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041c3dd3adad4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238933388a2043f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a482b7ac744492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a97f2b8fec14e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a2e7400c34ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a482b7ac744492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3531a46f0f244e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a97f2b8fec14e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,269</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,145</x:t>
-[...65 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,712</x:t>
-[...468 lines deleted...]
-          <x:t>13,224</x:t>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>