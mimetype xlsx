--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238933388a2043f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d83494afc4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a97f2b8fec14e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e12424b8f824db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3531a46f0f244e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a97f2b8fec14e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708c48a19afe4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e12424b8f824db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,306</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>