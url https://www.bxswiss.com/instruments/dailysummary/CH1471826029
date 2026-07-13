--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d83494afc4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f14aa1488f4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e12424b8f824db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9932df24d88b437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708c48a19afe4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e12424b8f824db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd97ffb42ce45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9932df24d88b437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>