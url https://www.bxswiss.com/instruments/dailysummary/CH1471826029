--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f14aa1488f4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4688457aac843ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9932df24d88b437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9488f61ceee4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd97ffb42ce45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9932df24d88b437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d41e30aa3d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9488f61ceee4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,176</x:t>
-[...198 lines deleted...]
-          <x:t>21,941</x:t>
+          <x:t>21,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>