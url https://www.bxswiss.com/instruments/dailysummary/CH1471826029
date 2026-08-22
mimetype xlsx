--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4688457aac843ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a875724d524ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9488f61ceee4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fe12d36ca84872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d41e30aa3d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9488f61ceee4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7926c9ab2b214a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fe12d36ca84872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>