--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a875724d524ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9b89df1db444b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fe12d36ca84872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf053894a6f574011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7926c9ab2b214a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fe12d36ca84872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19095d1a0573487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf053894a6f574011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>