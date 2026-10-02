--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9b89df1db444b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455ac64228f141ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf053894a6f574011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0497553399454d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19095d1a0573487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf053894a6f574011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda43127720c64fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0497553399454d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>