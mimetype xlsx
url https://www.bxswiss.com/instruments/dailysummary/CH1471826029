--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455ac64228f141ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4289b9bbe4db41a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0497553399454d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5e6f6c07134e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda43127720c64fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0497553399454d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e13788bb674fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5e6f6c07134e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Hyperliquid ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1471826029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,549</x:t>
-[...468 lines deleted...]
-          <x:t>29,357</x:t>
+          <x:t>26,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>