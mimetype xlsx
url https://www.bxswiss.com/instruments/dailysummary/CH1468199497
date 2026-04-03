--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345537acc1404cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a65806ba95405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40014a7540d047e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf1de8cc7664824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59da09eb7ea45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40014a7540d047e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803c2a54d0394804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf1de8cc7664824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...11 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>