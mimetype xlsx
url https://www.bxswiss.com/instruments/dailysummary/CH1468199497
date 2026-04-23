--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a65806ba95405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6237a0fb60aa44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf1de8cc7664824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbe383c6d9d4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803c2a54d0394804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf1de8cc7664824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711ed00747fc488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbe383c6d9d4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>