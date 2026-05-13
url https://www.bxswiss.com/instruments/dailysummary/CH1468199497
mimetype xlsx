--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6237a0fb60aa44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b389f41c774264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbe383c6d9d4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437397b334a241cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711ed00747fc488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbe383c6d9d4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2242033dba74950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437397b334a241cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...43 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...21 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>