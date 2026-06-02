--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b389f41c774264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1040fe03f4ca4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437397b334a241cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eff24cd76c4c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2242033dba74950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437397b334a241cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93a9a2fd58841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eff24cd76c4c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>