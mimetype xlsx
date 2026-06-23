--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1040fe03f4ca4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d3bf0e762a4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eff24cd76c4c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3159dee3a1940bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93a9a2fd58841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eff24cd76c4c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b8285d7f24f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3159dee3a1940bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>