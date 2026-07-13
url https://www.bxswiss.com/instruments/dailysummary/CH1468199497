--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d3bf0e762a4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b18893876b4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3159dee3a1940bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c67dbebd47c4f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b8285d7f24f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3159dee3a1940bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8390d0f4504a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c67dbebd47c4f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>