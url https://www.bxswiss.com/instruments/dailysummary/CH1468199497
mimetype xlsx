--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b18893876b4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b524dbb7a64df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c67dbebd47c4f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6bf38824b141dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8390d0f4504a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c67dbebd47c4f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e042ac815e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6bf38824b141dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>