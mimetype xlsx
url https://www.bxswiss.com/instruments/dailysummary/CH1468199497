--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b524dbb7a64df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd7de16277b4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6bf38824b141dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350e6a5d2a514554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e042ac815e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6bf38824b141dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef067a6d9d546f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350e6a5d2a514554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Leonteq AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...16 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...33 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>0,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>