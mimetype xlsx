--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe532fa1af09427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a5df2e27d455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d96b8c7d19b49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7c9f3ee9504986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9841bf841c334fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d96b8c7d19b49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07476917be834c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7c9f3ee9504986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...70 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...544 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>