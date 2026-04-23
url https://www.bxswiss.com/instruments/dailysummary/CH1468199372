--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a5df2e27d455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c503725572453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7c9f3ee9504986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa53b973d245499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07476917be834c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7c9f3ee9504986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0665816ad79b4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa53b973d245499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...556 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...11 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>