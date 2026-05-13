--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c503725572453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4babf6ee1431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa53b973d245499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9bf56e700447cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0665816ad79b4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa53b973d245499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f7c892da904057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9bf56e700447cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,225</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>