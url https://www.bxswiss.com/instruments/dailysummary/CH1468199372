--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4babf6ee1431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39965020e53e465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9bf56e700447cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751f4f2615ac4112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f7c892da904057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9bf56e700447cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd344dc7c184c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751f4f2615ac4112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...323 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...11 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...16 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...11 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...53 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>