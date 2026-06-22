--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39965020e53e465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9781bbbdad34a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751f4f2615ac4112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fbf6dd1da9483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd344dc7c184c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751f4f2615ac4112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a392fec265e4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fbf6dd1da9483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>