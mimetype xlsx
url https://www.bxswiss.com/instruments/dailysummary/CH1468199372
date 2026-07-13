--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9781bbbdad34a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d2bd0fddd74138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fbf6dd1da9483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6846df32ba1d430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a392fec265e4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fbf6dd1da9483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d9e21789284410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6846df32ba1d430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>