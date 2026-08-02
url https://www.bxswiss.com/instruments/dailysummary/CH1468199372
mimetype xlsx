--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d2bd0fddd74138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754690d15e4e40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6846df32ba1d430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra633a23bca284957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d9e21789284410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6846df32ba1d430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80a15f4fd6e4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra633a23bca284957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...4 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...43 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>