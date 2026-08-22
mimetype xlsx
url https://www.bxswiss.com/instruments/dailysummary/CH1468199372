--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754690d15e4e40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2b18ead473400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra633a23bca284957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1408bcaae361463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80a15f4fd6e4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra633a23bca284957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa092ccaf85426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1408bcaae361463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>