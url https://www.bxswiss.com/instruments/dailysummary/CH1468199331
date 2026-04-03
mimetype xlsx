--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cae6bd83d14a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30fb42b19ab4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164e07bf04844405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb4200f9e194380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d8aa2e40f34a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164e07bf04844405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ea0588a3ef46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb4200f9e194380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...259 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...80 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>