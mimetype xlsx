--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30fb42b19ab4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82339e88d4024f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb4200f9e194380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527e11a0a95b4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ea0588a3ef46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb4200f9e194380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a75102f8064c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527e11a0a95b4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...232 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...252 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>