--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82339e88d4024f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa5da248e984195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527e11a0a95b4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b606c45f7f4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a75102f8064c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527e11a0a95b4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d2c4150ee349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b606c45f7f4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...97 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>