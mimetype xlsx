--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa5da248e984195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed032a0bb6e4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b606c45f7f4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e804d2617a4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d2c4150ee349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b606c45f7f4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe6349fe97749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e804d2617a4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...205 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...6 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>0,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>