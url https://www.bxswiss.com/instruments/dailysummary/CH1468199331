--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed032a0bb6e4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cde4ad0827940a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e804d2617a4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0a948b6bd84479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe6349fe97749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e804d2617a4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baa770893d64c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0a948b6bd84479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...16 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...16 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...97 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>