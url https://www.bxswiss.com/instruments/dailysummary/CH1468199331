--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cde4ad0827940a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d745cb45ca4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0a948b6bd84479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f75268243b4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baa770893d64c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0a948b6bd84479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291e2072c6db4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f75268243b4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>