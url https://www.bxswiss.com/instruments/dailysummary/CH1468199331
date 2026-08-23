--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d745cb45ca4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7342906d23884f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f75268243b4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd51e474a914b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291e2072c6db4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f75268243b4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3d3af25524ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd51e474a914b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...11 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>