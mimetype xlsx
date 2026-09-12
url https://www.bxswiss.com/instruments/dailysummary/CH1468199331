--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7342906d23884f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f1e56506b64abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd51e474a914b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ba1c4119bf4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3d3af25524ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd51e474a914b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f52c14e6c0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ba1c4119bf4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1468199331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...195 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...4 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>