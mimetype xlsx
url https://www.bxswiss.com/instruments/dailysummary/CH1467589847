--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3bdc19eff54ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa03e786f12447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62040fbc24d24594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccdd2832dbc45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8170dac5194422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62040fbc24d24594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4a0c884edd4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccdd2832dbc45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>94,980</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
-[...11 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,630</x:t>
-[...296 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>