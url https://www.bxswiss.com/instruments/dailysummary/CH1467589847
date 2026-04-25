--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa03e786f12447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08747a6637c84c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccdd2832dbc45e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf35c71c976b4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4a0c884edd4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccdd2832dbc45e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c91c68d41f649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf35c71c976b4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,900</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>92,290</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>