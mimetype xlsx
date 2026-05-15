--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08747a6637c84c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdf8f33b3b0462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf35c71c976b4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae7a264b4e4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c91c68d41f649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf35c71c976b4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186c22285149466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae7a264b4e4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>