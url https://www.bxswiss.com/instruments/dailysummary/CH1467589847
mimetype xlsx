--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdf8f33b3b0462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9d097ef12c440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae7a264b4e4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ed64fd946d4fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186c22285149466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae7a264b4e4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3def234580e24c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ed64fd946d4fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>103,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>