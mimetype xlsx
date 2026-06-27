--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9d097ef12c440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c63136fb4fe419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ed64fd946d4fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefad3876a504b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3def234580e24c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ed64fd946d4fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4726e4911e54d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefad3876a504b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>104,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,035</x:t>
-[...308 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...166 lines deleted...]
-          <x:t>101,265</x:t>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>