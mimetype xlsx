--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c63136fb4fe419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816735f8133b4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefad3876a504b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5136bf7db0d44c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4726e4911e54d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefad3876a504b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40f49fbd7924f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5136bf7db0d44c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...43 lines deleted...]
-          <x:t>102,630</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,980</x:t>
-[...308 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,620</x:t>
-[...198 lines deleted...]
-          <x:t>103,195</x:t>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>