--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816735f8133b4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c1d31c289f4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5136bf7db0d44c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7329d974112748ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40f49fbd7924f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5136bf7db0d44c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc636ff3f46684ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7329d974112748ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,550</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...26 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...436 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,760</x:t>
-[...139 lines deleted...]
-          <x:t>102,270</x:t>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>