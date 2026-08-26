--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c1d31c289f4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7919956f3bdb4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7329d974112748ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ade96a974fd4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc636ff3f46684ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7329d974112748ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f25f56c81594a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ade96a974fd4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.80% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467589847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,760</x:t>
-[...119 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...156 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,685</x:t>
-[...220 lines deleted...]
-          <x:t>104,940</x:t>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>