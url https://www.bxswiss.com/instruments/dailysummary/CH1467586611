--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79705b3813b146f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf8f134339b44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756f5b1a3e7a455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4de648185c493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5277323c672f4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756f5b1a3e7a455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb409d7af6ca46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4de648185c493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...4 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...559 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>