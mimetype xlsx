--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf8f134339b44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3b2ad73bc846c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4de648185c493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873f0df955734e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb409d7af6ca46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4de648185c493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb6b77b07e5473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873f0df955734e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,230</x:t>
-[...129 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>100,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>