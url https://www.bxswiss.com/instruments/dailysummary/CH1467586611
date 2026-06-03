--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3b2ad73bc846c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203a5381ebfb4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873f0df955734e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e9eea7c9ec48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb6b77b07e5473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873f0df955734e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72ef790d84b4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e9eea7c9ec48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>99,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>