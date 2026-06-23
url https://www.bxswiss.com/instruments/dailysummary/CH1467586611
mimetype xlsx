--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203a5381ebfb4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fee4eed6e3949d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e9eea7c9ec48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b9b76f85f54f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72ef790d84b4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e9eea7c9ec48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9cea8da588496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b9b76f85f54f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,590</x:t>
-[...247 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>