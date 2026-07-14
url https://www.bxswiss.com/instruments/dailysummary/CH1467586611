--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fee4eed6e3949d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf4cc2eb66d4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b9b76f85f54f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b17788dc544e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9cea8da588496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b9b76f85f54f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1980247ef84c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b17788dc544e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...58 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>96,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>