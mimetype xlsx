--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf4cc2eb66d4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730ee6055e96403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b17788dc544e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c37a92a7ed44dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1980247ef84c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b17788dc544e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34b6946fd8941d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c37a92a7ed44dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>