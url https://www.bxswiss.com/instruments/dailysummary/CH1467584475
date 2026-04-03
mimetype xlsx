--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7cf88afdc4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4982e0e058e84321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4250a87dd30425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a20795f18d4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a5d82a3cd14fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4250a87dd30425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc29119c9d454eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a20795f18d4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...313 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,310</x:t>
-[...274 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>