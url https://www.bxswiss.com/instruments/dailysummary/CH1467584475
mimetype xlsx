--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4982e0e058e84321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb61b93a7c524a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a20795f18d4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7646567af14f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc29119c9d454eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a20795f18d4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a70d354f4b40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7646567af14f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>