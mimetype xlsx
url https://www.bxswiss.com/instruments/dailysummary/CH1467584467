--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4b5cedf2c14afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1147917cfb2f4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f2d93f752249bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d268fa9c1fd4650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138a8a88ea3d409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f2d93f752249bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb794d969d3c94615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d268fa9c1fd4650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>16.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...31 lines deleted...]
-          <x:t>94,560</x:t>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>93,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>