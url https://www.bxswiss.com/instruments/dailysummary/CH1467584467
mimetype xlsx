--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1147917cfb2f4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6a53f8e5d143b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d268fa9c1fd4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56562ced6a24d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb794d969d3c94615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d268fa9c1fd4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b534ea9c5814118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56562ced6a24d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,290</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,220</x:t>
-[...571 lines deleted...]
-          <x:t>94,730</x:t>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>