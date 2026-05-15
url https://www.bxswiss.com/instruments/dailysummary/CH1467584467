--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6a53f8e5d143b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b3227f19b54389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56562ced6a24d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143fd3bb5b3e41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b534ea9c5814118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56562ced6a24d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597302984ef54ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143fd3bb5b3e41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>96,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>