--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b3227f19b54389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec67e2da5b96495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143fd3bb5b3e41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1a42889aa5453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597302984ef54ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143fd3bb5b3e41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377f8bd52f54619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1a42889aa5453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>