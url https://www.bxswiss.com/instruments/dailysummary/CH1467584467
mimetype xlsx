--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec67e2da5b96495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c171df295bf4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1a42889aa5453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300393d69e174a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377f8bd52f54619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1a42889aa5453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71bbd5cba7534f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300393d69e174a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,210</x:t>
-[...495 lines deleted...]
-          <x:t>92,010</x:t>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>