--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c171df295bf4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4874d25c9c4c482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300393d69e174a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355bdabb7b2f4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71bbd5cba7534f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300393d69e174a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra518add0c0ae4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355bdabb7b2f4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,560</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>79,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>