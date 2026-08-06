--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4874d25c9c4c482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra545a645fb4f4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355bdabb7b2f4689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4bfb22d43b4cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra518add0c0ae4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355bdabb7b2f4689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7287b21fe94b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4bfb22d43b4cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>91,260</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,810</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,300</x:t>
-[...313 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>82,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>