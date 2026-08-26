--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra545a645fb4f4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7514b319fee44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4bfb22d43b4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3173e1cd844fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7287b21fe94b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4bfb22d43b4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db137618a1b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3173e1cd844fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>