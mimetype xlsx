--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7514b319fee44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce12ce0d812d460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3173e1cd844fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4e2f1df9f84329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db137618a1b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3173e1cd844fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7bf9d4125e416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4e2f1df9f84329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467584467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>96,540</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>95,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>