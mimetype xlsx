--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38213f1b7f284d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27480f8cef784b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729cec00fc494f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1821ef4a5f08482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6f016be81b4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729cec00fc494f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd022b42b5c8f4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1821ef4a5f08482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>26,773</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,683</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,623</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>