--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27480f8cef784b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5d5a591c80410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1821ef4a5f08482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfbdea72ff64ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd022b42b5c8f4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1821ef4a5f08482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1199c8f66914485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfbdea72ff64ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,973</x:t>
-[...603 lines deleted...]
-          <x:t>26,000</x:t>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>