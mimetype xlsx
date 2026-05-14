--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5d5a591c80410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e7afb747d4411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfbdea72ff64ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2b99aa3df04d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1199c8f66914485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfbdea72ff64ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824225ba92a9479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2b99aa3df04d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>26,195</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,543</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>