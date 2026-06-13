--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e7afb747d4411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e2767cd7044857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2b99aa3df04d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cd555aa38a4629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824225ba92a9479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2b99aa3df04d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008e5c1b4fc34a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cd555aa38a4629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>26,908</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,903</x:t>
-[...308 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,358</x:t>
-[...26 lines deleted...]
-          <x:t>27,378</x:t>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>27,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>