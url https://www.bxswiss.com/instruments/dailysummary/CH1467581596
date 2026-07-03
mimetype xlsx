--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e2767cd7044857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c2e5b5e0e04973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cd555aa38a4629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba34dfb4eade4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008e5c1b4fc34a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cd555aa38a4629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443a5560e6924f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba34dfb4eade4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>27,413</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,408</x:t>
-[...75 lines deleted...]
-          <x:t>27,153</x:t>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,448</x:t>
-[...183 lines deleted...]
-          <x:t>27,855</x:t>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,740</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,885</x:t>
-[...75 lines deleted...]
-          <x:t>27,665</x:t>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,555</x:t>
-[...139 lines deleted...]
-          <x:t>27,665</x:t>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>