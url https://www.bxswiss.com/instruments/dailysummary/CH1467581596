--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c2e5b5e0e04973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e50b41f60554e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba34dfb4eade4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d53195e1174093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443a5560e6924f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba34dfb4eade4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30be846d5db04227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d53195e1174093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,885</x:t>
-[...75 lines deleted...]
-          <x:t>27,665</x:t>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,555</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>27,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,965</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,940</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>28,005</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>28,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>