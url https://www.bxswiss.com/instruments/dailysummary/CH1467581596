--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e50b41f60554e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4526186ef764783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d53195e1174093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cc07f08dc34979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30be846d5db04227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d53195e1174093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2006a368d4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cc07f08dc34979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>28,210</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>28,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,090</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,360</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>28,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>28,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>