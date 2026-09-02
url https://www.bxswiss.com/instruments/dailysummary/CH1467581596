--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4526186ef764783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4accd257e9642b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cc07f08dc34979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c892220526d45bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2006a368d4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cc07f08dc34979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce83588571f44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c892220526d45bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>28,260</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,200</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>28,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,528</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>