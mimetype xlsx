--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4accd257e9642b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4bca7f1b6040cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c892220526d45bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab14aa59e2304b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce83588571f44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c892220526d45bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4d254f5db94c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab14aa59e2304b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,290</x:t>
-[...571 lines deleted...]
-          <x:t>28,425</x:t>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>