--- v14 (2026-09-22)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4bca7f1b6040cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe35041636e24abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab14aa59e2304b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea1e8b316334b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4d254f5db94c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab14aa59e2304b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a03f518b84140a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea1e8b316334b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,440</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,425</x:t>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,658</x:t>
-[...4 lines deleted...]
-          <x:t>28,518</x:t>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,573</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>28,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>