--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe35041636e24abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a7870b016645f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea1e8b316334b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re562d973df7d44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a03f518b84140a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea1e8b316334b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R759f3bc14be0432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re562d973df7d44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Dynamisch Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,170</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,090</x:t>
-[...124 lines deleted...]
-          <x:t>28,470</x:t>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,468</x:t>
-[...200 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,455</x:t>
-[...225 lines deleted...]
-          <x:t>28,573</x:t>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>