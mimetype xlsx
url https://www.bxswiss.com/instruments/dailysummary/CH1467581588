--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a4ab6e2e8044f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d90404e7bf4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf8c9f5b9414b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5ef758dbf443ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b193c99bf34435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf8c9f5b9414b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858c202a68cb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5ef758dbf443ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>27,463</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,413</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>27,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,208</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>27,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,238</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>27,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>