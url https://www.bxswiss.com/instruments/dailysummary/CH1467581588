--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d90404e7bf4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8b575013c0477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5ef758dbf443ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd0d21e32c84a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858c202a68cb4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5ef758dbf443ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7b4ff54c2844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd0d21e32c84a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>27,760</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>27,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,448</x:t>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,610</x:t>
-[...296 lines deleted...]
-          <x:t>27,565</x:t>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,520</x:t>
-[...38 lines deleted...]
-          <x:t>27,353</x:t>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,218</x:t>
-[...4 lines deleted...]
-          <x:t>27,238</x:t>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>