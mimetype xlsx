--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8b575013c0477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aafee3b78e446eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd0d21e32c84a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde802b052984ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7b4ff54c2844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd0d21e32c84a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0373d9be43e478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde802b052984ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>27,660</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,590</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>27,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>27,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,520</x:t>
-[...33 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,368</x:t>
-[...441 lines deleted...]
-          <x:t>27,438</x:t>
+          <x:t>27,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>