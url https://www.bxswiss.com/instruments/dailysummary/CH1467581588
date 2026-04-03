--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d71077a11c4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342afe1d98ba4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d13c52298b482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d004cdd6164993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra294182980414722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d13c52298b482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934514e6829f4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d004cdd6164993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,513</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,475</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>26,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,300</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>