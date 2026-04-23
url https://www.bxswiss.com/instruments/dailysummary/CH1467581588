--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342afe1d98ba4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fac897af734c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d004cdd6164993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70506e992e934d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934514e6829f4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d004cdd6164993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb878342bcd17430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70506e992e934d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,543</x:t>
-[...603 lines deleted...]
-          <x:t>25,745</x:t>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>