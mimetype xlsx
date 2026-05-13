--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fac897af734c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea214a2ea6346d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70506e992e934d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7376c36df446aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb878342bcd17430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70506e992e934d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adbc7f9e6724976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7376c36df446aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>