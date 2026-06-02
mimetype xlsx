--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea214a2ea6346d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a664ba04a84209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7376c36df446aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra102c9edb8c84802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adbc7f9e6724976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7376c36df446aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55e4cdb6a3b43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra102c9edb8c84802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>26,390</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>26,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,450</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,648</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>26,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,773</x:t>
-[...90 lines deleted...]
-          <x:t>26,628</x:t>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>