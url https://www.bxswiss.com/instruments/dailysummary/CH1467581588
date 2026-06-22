--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a664ba04a84209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522e0b0fe579485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra102c9edb8c84802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc017c07b9fe74479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55e4cdb6a3b43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra102c9edb8c84802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6eb0b9795f4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc017c07b9fe74479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>26,773</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,678</x:t>
-[...183 lines deleted...]
-          <x:t>26,573</x:t>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,808</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,768</x:t>
-[...168 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,168</x:t>
-[...9 lines deleted...]
-          <x:t>27,063</x:t>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>