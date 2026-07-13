--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522e0b0fe579485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra158b4ec52f84479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc017c07b9fe74479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77fdb57513cc428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6eb0b9795f4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc017c07b9fe74479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a38ca26bd4947bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77fdb57513cc428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,168</x:t>
-[...21 lines deleted...]
-          <x:t>27,108</x:t>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,108</x:t>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>27,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,223</x:t>
-[...11 lines deleted...]
-          <x:t>27,223</x:t>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>27,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>