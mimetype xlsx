--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra158b4ec52f84479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf794572e604342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77fdb57513cc428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63edda6d22334c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a38ca26bd4947bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77fdb57513cc428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0378f057c49647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63edda6d22334c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>27,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,198</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,258</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>27,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>