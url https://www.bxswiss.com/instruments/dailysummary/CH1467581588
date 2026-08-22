--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf794572e604342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a4ab6e2e8044f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63edda6d22334c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf8c9f5b9414b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0378f057c49647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63edda6d22334c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b193c99bf34435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf8c9f5b9414b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Balanciert Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>27,303</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,318</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,428</x:t>
-[...544 lines deleted...]
-          <x:t>27,258</x:t>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>