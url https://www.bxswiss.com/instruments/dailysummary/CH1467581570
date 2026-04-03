--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829b8084ebc9463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2290981c394392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c3f9b6b5484f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7968f541d88844bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be0e130d9d247e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c3f9b6b5484f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859773408a4b439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7968f541d88844bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,835</x:t>
-[...48 lines deleted...]
-          <x:t>25,915</x:t>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,770</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>25,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,690</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>