--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2290981c394392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba88b1acf34145e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7968f541d88844bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra006834179994d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859773408a4b439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7968f541d88844bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d43b9531964c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra006834179994d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>25,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>25,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,635</x:t>
-[...544 lines deleted...]
-          <x:t>25,293</x:t>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>