--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba88b1acf34145e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e296e10c921404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra006834179994d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4319a2ad0147c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d43b9531964c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra006834179994d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e37b5146b449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4319a2ad0147c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>25,545</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,545</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,685</x:t>
-[...26 lines deleted...]
-          <x:t>25,705</x:t>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>25,710</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>25,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>