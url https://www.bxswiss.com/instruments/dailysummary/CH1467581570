--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e296e10c921404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95f9733055d4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4319a2ad0147c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8837bb21a8ff4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e37b5146b449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4319a2ad0147c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d79fca0a6c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8837bb21a8ff4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>25,685</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,615</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>25,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,740</x:t>
-[...362 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,990</x:t>
-[...16 lines deleted...]
-          <x:t>26,040</x:t>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,975</x:t>
-[...16 lines deleted...]
-          <x:t>26,015</x:t>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,015</x:t>
-[...4 lines deleted...]
-          <x:t>26,040</x:t>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>