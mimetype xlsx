--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95f9733055d4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6386e096c9403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8837bb21a8ff4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671bdb7a9bdf4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d79fca0a6c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8837bb21a8ff4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35e0d4efa164430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671bdb7a9bdf4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,990</x:t>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,040</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,975</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>26,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,085</x:t>
-[...4 lines deleted...]
-          <x:t>26,130</x:t>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>