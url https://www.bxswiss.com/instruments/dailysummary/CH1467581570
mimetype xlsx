--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6386e096c9403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c69f161466b4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671bdb7a9bdf4fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f98223c4e4420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35e0d4efa164430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671bdb7a9bdf4fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re416e2b7a6f540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f98223c4e4420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,028</x:t>
-[...48 lines deleted...]
-          <x:t>26,080</x:t>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,070</x:t>
-[...107 lines deleted...]
-          <x:t>25,995</x:t>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,035</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>26,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>