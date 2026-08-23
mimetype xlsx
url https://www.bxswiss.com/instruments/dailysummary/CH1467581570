--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c69f161466b4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8481873f8faf4e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f98223c4e4420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ae4b6bad64e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re416e2b7a6f540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f98223c4e4420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710101653ff84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ae4b6bad64e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,195</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,185</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,270</x:t>
-[...97 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,165</x:t>
-[...85 lines deleted...]
-          <x:t>26,105</x:t>
+          <x:t>26,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>26,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>