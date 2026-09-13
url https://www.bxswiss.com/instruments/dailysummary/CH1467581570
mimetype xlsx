--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8481873f8faf4e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02da66c3abc488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ae4b6bad64e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37fff88021e4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710101653ff84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ae4b6bad64e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ace8464c474579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37fff88021e4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on SaW SmartAdapt Portfolio Konservativ Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467581570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,110</x:t>
-[...16 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,095</x:t>
-[...97 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>25,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,020</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>26,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>