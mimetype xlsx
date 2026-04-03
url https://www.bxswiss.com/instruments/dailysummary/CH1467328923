--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f915cb82cf4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d22c8444b4c4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4946aad9e3b84be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef9531a62f340dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad2fb3f637f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4946aad9e3b84be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc4ed4746a449da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef9531a62f340dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>85,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,875</x:t>
-[...43 lines deleted...]
-          <x:t>84,025</x:t>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,975</x:t>
-[...168 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,475</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>80,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>82,925</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>