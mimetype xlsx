--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d22c8444b4c4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a16c6228e4d48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef9531a62f340dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44fa3092460042ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc4ed4746a449da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef9531a62f340dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b361515e7d479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44fa3092460042ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>77,300</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,100</x:t>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>78,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,975</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,275</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>80,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>79,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>