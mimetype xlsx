--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a16c6228e4d48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0253a9ba1834571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44fa3092460042ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07a4b25e96e4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b361515e7d479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44fa3092460042ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca6eedad9964977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07a4b25e96e4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>