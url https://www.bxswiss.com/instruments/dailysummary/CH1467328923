--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0253a9ba1834571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24276f8eb7a948ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07a4b25e96e4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755cae9b9db74a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca6eedad9964977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07a4b25e96e4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a01bc361c0541f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755cae9b9db74a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>88,875</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>90,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,075</x:t>
-[...242 lines deleted...]
-          <x:t>90,425</x:t>
+          <x:t>91,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>