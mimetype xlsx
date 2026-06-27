--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24276f8eb7a948ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161cb6d307ff4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755cae9b9db74a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075bd3823bcc4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a01bc361c0541f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755cae9b9db74a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734a4a92c3434ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075bd3823bcc4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>92,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,225</x:t>
-[...26 lines deleted...]
-          <x:t>91,125</x:t>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,075</x:t>
-[...97 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>95,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>