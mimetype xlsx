--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161cb6d307ff4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf121f42b8ec14755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075bd3823bcc4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9696da7926475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734a4a92c3434ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075bd3823bcc4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3951c5b4a04333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9696da7926475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,725</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,175</x:t>
-[...11 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>88,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>89,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,425</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>