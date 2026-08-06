--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf121f42b8ec14755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a11f84e2bb044d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9696da7926475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40754b5d5f744f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3951c5b4a04333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9696da7926475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c28bc938ef4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40754b5d5f744f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>