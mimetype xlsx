--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a11f84e2bb044d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39c1d7f747049dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40754b5d5f744f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5650312476704450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c28bc938ef4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40754b5d5f744f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eba9aa5330a4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5650312476704450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>78,700</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,150</x:t>
-[...102 lines deleted...]
-          <x:t>75,675</x:t>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>76,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>