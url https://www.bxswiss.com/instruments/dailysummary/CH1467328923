--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39c1d7f747049dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0629e6c8bc7b40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5650312476704450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fc0c5477ab499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eba9aa5330a4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5650312476704450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bf0638edd44f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fc0c5477ab499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>76,750</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>78,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>77,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>