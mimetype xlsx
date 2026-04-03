--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515c293c2fee42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1739760b0764482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf4dea1b30d4973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625619773cb5416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c6c131acc984f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf4dea1b30d4973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad67d5821ff6431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625619773cb5416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,825</x:t>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,075</x:t>
-[...43 lines deleted...]
-          <x:t>84,225</x:t>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,175</x:t>
-[...173 lines deleted...]
-          <x:t>80,425</x:t>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,925</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>80,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>83,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>