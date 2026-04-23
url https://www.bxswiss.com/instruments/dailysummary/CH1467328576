--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1739760b0764482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207b047e3a98424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625619773cb5416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571af8f12a034cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad67d5821ff6431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625619773cb5416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9ebf00a923481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571af8f12a034cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,000</x:t>
-[...112 lines deleted...]
-          <x:t>81,275</x:t>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>80,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>