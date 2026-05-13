--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207b047e3a98424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d65ed3a3c704a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571af8f12a034cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ca61703d504b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9ebf00a923481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571af8f12a034cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e82bc0b9094dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ca61703d504b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>