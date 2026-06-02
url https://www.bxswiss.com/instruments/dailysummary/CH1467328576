--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d65ed3a3c704a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecaa8a7c83a48fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ca61703d504b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910802a231ec4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e82bc0b9094dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ca61703d504b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef848c5e48b4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910802a231ec4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,675</x:t>
-[...43 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,375</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,225</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>93,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,725</x:t>
-[...80 lines deleted...]
-          <x:t>90,525</x:t>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>