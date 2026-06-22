--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecaa8a7c83a48fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf970f672b6cd4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910802a231ec4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57e9ce7729548c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef848c5e48b4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910802a231ec4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68da4de0c2304a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57e9ce7729548c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,225</x:t>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,475</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>89,975</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>96,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>