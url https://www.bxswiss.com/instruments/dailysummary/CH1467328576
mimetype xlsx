--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf970f672b6cd4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708088e4295b4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57e9ce7729548c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bea9a3c467a4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68da4de0c2304a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57e9ce7729548c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b2deef52e84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bea9a3c467a4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,775</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,575</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,975</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>