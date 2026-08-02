--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708088e4295b4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda73bacb761497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bea9a3c467a4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684f008f68ba426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b2deef52e84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bea9a3c467a4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed3d0d33e7e4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684f008f68ba426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>