--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda73bacb761497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9838a96fcb2b48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684f008f68ba426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2116b23feb694861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed3d0d33e7e4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684f008f68ba426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccd18fdd8644887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2116b23feb694861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,225</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,875</x:t>
-[...60 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,850</x:t>
-[...48 lines deleted...]
-          <x:t>76,475</x:t>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>69,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>