--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9838a96fcb2b48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bba416a3c884f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2116b23feb694861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445f42e24a164824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccd18fdd8644887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2116b23feb694861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8303962a4eab4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445f42e24a164824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,875</x:t>
-[...124 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,075</x:t>
-[...43 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,125</x:t>
-[...4 lines deleted...]
-          <x:t>79,225</x:t>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>83,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>