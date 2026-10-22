--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bba416a3c884f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33680c86db584aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445f42e24a164824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6721199c2df64021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8303962a4eab4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445f42e24a164824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re866c9c986ff45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6721199c2df64021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Autocallable Multi Reverse Convertible auf Advanced Micro Devices Inc, Broadcom Inc, Oracle Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1467328576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,125</x:t>
-[...4 lines deleted...]
-          <x:t>79,225</x:t>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>23.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>