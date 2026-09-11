--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6284f216654e426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf54de642554f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415a430f797e43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e342d33f4e4e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef7d08a717045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415a430f797e43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf30433e8d14af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e342d33f4e4e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,155</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,105</x:t>
-[...620 lines deleted...]
-          <x:t>7,168</x:t>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>