--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf54de642554f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768892eec1b94eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e342d33f4e4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfca663ff1243ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf30433e8d14af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e342d33f4e4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734c045dfc7248f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfca663ff1243ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,506</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>6,647</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,667</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>6,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>6,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>