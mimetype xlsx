--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768892eec1b94eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5756df2108cf449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfca663ff1243ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e4ac9fda68468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734c045dfc7248f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfca663ff1243ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ca5da511a04a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e4ac9fda68468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>