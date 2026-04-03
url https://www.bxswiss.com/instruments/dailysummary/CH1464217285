--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1e8f9eb9b24fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191c37c5d76a465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fcfa46164a046b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a779b64e85e4e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43bf08936e9d41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fcfa46164a046b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84bdf09624946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a779b64e85e4e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...409 lines deleted...]
-          <x:t>8,374</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,201</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>8,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>