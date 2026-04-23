--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191c37c5d76a465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd27d7d104437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a779b64e85e4e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42e45d0f56e4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84bdf09624946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a779b64e85e4e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a32fbd4190a441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42e45d0f56e4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,650</x:t>
-[...107 lines deleted...]
-          <x:t>7,692</x:t>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,523</x:t>
-[...453 lines deleted...]
-          <x:t>7,211</x:t>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,268</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>7,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>