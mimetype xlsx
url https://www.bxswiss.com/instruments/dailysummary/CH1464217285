--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd27d7d104437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23b17a42bff4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42e45d0f56e4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f871093dbb4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a32fbd4190a441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42e45d0f56e4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e51789e51174e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f871093dbb4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,675</x:t>
-[...193 lines deleted...]
-          <x:t>7,211</x:t>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>7,598</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,402</x:t>
-[...85 lines deleted...]
-          <x:t>7,268</x:t>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>