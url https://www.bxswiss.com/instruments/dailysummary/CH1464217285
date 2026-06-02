--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23b17a42bff4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6140d253da3425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f871093dbb4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466f27f0a2c458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e51789e51174e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f871093dbb4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa44a295de1a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466f27f0a2c458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>7,598</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,402</x:t>
-[...205 lines deleted...]
-          <x:t>7,068</x:t>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,207</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>7,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>