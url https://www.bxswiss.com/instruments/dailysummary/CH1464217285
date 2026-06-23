--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6140d253da3425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56a9c46ef81457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466f27f0a2c458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60192916f604e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa44a295de1a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466f27f0a2c458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0945fea21314fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60192916f604e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,756</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,756</x:t>
-[...333 lines deleted...]
-          <x:t>7,526</x:t>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>