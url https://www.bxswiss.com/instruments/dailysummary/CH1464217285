--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56a9c46ef81457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde53e19eaee3416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60192916f604e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fd0e52509e41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0945fea21314fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60192916f604e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d3bb1ff0d84afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fd0e52509e41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>7,273</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>7,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>