--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde53e19eaee3416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra461e35843ea49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fd0e52509e41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad32c7972cec4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d3bb1ff0d84afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fd0e52509e41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe88d0ce85444055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad32c7972cec4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>6,754</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,708</x:t>
-[...107 lines deleted...]
-          <x:t>6,681</x:t>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,759</x:t>
-[...90 lines deleted...]
-          <x:t>6,643</x:t>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>