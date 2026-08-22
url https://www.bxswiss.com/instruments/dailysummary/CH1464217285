--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra461e35843ea49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6284f216654e426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad32c7972cec4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415a430f797e43e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe88d0ce85444055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad32c7972cec4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef7d08a717045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415a430f797e43e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares XDC Network ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1464217285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>6,681</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,759</x:t>
-[...26 lines deleted...]
-          <x:t>6,620</x:t>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,549</x:t>
-[...458 lines deleted...]
-          <x:t>6,395</x:t>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>