--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d92061c2eb4966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce3e91f8ce24405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde568e2617ba4f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a455dce20d412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde48da8b7a0e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde568e2617ba4f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2836a50f1e5e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a455dce20d412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
@@ -771,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>