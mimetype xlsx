--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce3e91f8ce24405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf460fa178cb4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a455dce20d412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d57f42daa9b4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2836a50f1e5e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a455dce20d412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47350362c4440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d57f42daa9b4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,645 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>