--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf460fa178cb4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59281e77edff4b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d57f42daa9b4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b4dca19b91483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47350362c4440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d57f42daa9b4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc3a6b770a44f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b4dca19b91483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +366,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>