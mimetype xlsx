--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59281e77edff4b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8640320e704e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b4dca19b91483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379d1fc46e484bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc3a6b770a44f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b4dca19b91483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1483657586a40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379d1fc46e484bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,591 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>