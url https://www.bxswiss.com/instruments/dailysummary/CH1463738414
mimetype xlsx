--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8640320e704e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168d187799984165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379d1fc46e484bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc84b91ef4e44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1483657586a40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379d1fc46e484bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6614bb8601345d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc84b91ef4e44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>