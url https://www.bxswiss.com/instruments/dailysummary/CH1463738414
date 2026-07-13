--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168d187799984165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec7046c14a14114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc84b91ef4e44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12f1a3489594984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6614bb8601345d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc84b91ef4e44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25a225fb38b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12f1a3489594984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,591 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>