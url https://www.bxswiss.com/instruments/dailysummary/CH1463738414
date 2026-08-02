--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec7046c14a14114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e0cdd6915842e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12f1a3489594984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd1be62fa30410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25a225fb38b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12f1a3489594984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c62a4bde1f546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd1be62fa30410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,645 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>