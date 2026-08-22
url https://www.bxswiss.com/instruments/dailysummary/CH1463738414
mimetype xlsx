--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e0cdd6915842e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0371bbf1104f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd1be62fa30410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940e25a630064c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c62a4bde1f546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd1be62fa30410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097f25979b804397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940e25a630064c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Komax Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463738414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>