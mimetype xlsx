--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738989a0c74d40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a1891a70f94dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a74ce8ab44941ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f35a32a153e4863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc6f1e513494765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a74ce8ab44941ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a38200cb84d4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f35a32a153e4863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...539 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>