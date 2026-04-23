--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a1891a70f94dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81565917a4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f35a32a153e4863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99db661bfefc4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a38200cb84d4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f35a32a153e4863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbfac7cb8c242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99db661bfefc4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...166 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>