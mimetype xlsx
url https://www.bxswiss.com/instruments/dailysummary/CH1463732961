--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81565917a4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe133260db84c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99db661bfefc4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61849162129b4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbfac7cb8c242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99db661bfefc4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dcf9f327f64488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61849162129b4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...200 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...43 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...144 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>