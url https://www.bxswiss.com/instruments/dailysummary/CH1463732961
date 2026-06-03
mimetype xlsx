--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe133260db84c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b1883c4af14bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61849162129b4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207e72f371d547bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dcf9f327f64488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61849162129b4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d09017f777f45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207e72f371d547bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...48 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>