--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b1883c4af14bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c5179d31074c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207e72f371d547bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c82c6ab4820406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d09017f777f45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207e72f371d547bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64efd3cc1d324983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c82c6ab4820406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,455</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>