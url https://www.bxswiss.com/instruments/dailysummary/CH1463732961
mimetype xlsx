--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c5179d31074c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cafe504482485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c82c6ab4820406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4e1cde121a47a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64efd3cc1d324983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c82c6ab4820406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386d8222b9ec41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4e1cde121a47a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>