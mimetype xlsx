--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cafe504482485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff53325f83c340c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4e1cde121a47a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802e3ff71fca415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386d8222b9ec41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4e1cde121a47a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541575d2ba5d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802e3ff71fca415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...119 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...124 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...80 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>