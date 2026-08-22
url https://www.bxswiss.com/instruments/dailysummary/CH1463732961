--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff53325f83c340c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4172fe8eddf4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802e3ff71fca415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade66590d9d74ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541575d2ba5d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802e3ff71fca415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf005bafbecc4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade66590d9d74ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Stadler Rail AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...129 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>