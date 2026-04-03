--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf7482063f64c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97465d9ff7c549e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b1d53c29a34692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5eddaafd0248ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae3a0558cf3432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b1d53c29a34692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbcdd436bc24e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5eddaafd0248ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...33 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>