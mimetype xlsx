--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97465d9ff7c549e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5350d52c964147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5eddaafd0248ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26afc3692c4f49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbcdd436bc24e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5eddaafd0248ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2fb9a1011b4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26afc3692c4f49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>