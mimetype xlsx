--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5350d52c964147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c25b68ff6c4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26afc3692c4f49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65b8df9b6e24670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2fb9a1011b4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26afc3692c4f49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7674d8cd878f4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65b8df9b6e24670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...198 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>