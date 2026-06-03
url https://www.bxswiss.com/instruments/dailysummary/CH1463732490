--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c25b68ff6c4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d0ac736a90478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65b8df9b6e24670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f3ac3dd35340d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7674d8cd878f4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65b8df9b6e24670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4f2d9e157047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f3ac3dd35340d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...16 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...21 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...448 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>