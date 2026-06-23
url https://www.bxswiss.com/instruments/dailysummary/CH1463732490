--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d0ac736a90478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453c96dc3e404e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f3ac3dd35340d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4474e3f979a3442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4f2d9e157047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f3ac3dd35340d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40062c26cff34587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4474e3f979a3442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...16 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...4 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>