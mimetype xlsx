--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453c96dc3e404e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1219f3eb294d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4474e3f979a3442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5e57cccb9046aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40062c26cff34587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4474e3f979a3442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0305a37644b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5e57cccb9046aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>