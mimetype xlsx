--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1219f3eb294d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b1489fca754b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5e57cccb9046aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2effd8f575642fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0305a37644b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5e57cccb9046aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c8c8d427474ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2effd8f575642fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>0,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>