--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b1489fca754b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967b826cd0d64e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2effd8f575642fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c45ea24bc941c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c8c8d427474ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2effd8f575642fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d1d673350d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c45ea24bc941c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...124 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>