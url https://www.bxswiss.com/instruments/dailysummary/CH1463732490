--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967b826cd0d64e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45834d0141c544b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c45ea24bc941c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf74865cc68c4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d1d673350d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c45ea24bc941c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e8e9730ba04637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf74865cc68c4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Belimo Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463732490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...119 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...58 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>