--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abb4d6f70b54d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re031f41791d44bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8debe614a5e042cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5762b893f34a4469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf5fd86f1aa4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8debe614a5e042cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5562d5738a544b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5762b893f34a4469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,975</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...11 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,025</x:t>
-[...107 lines deleted...]
-          <x:t>2,175</x:t>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...124 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,015</x:t>
-[...16 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...124 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...80 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>