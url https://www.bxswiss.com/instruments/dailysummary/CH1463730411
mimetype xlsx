--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re031f41791d44bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d003a67946c4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5762b893f34a4469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0696f0a43cf4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5562d5738a544b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5762b893f34a4469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d22fb7395b941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0696f0a43cf4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>