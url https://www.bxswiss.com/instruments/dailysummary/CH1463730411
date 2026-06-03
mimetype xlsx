--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d003a67946c4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b1e40adc664f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0696f0a43cf4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4db215dd1b140ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d22fb7395b941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0696f0a43cf4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08babf16e5224906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4db215dd1b140ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>