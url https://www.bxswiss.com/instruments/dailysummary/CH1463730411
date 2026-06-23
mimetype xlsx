--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b1e40adc664f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26974348722a434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4db215dd1b140ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d86addbe0234cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08babf16e5224906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4db215dd1b140ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c43b4ea71024771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d86addbe0234cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,815</x:t>
-[...80 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,185</x:t>
-[...92 lines deleted...]
-          <x:t>3,355</x:t>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,235</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>3,455</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>3,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>