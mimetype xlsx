--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26974348722a434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1863ea0df6fc437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d86addbe0234cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c44fdc8e0994171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c43b4ea71024771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d86addbe0234cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18df18ce9c174ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c44fdc8e0994171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,575</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>