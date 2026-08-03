--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1863ea0df6fc437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad611268995143da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c44fdc8e0994171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4f519b42ea4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18df18ce9c174ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c44fdc8e0994171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6f7e8741734262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4f519b42ea4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,085</x:t>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,650</x:t>
-[...21 lines deleted...]
-          <x:t>3,615</x:t>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,635</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,545</x:t>
-[...43 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,535</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,305</x:t>
-[...58 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,085</x:t>
-[...215 lines deleted...]
-          <x:t>3,395</x:t>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
-[...80 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>