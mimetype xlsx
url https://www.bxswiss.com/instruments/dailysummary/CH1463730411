--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad611268995143da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91c4552e6784bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4f519b42ea4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8371701029d042f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6f7e8741734262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4f519b42ea4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9334c5640c4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8371701029d042f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,355</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,295</x:t>
-[...53 lines deleted...]
-          <x:t>3,405</x:t>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>2,995</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>