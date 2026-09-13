--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91c4552e6784bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f6d092f0b94e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8371701029d042f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cea640a125c40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9334c5640c4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8371701029d042f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7814cd23544784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cea640a125c40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1463730411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,305</x:t>
-[...92 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,225</x:t>
-[...188 lines deleted...]
-          <x:t>4,055</x:t>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,035</x:t>
-[...48 lines deleted...]
-          <x:t>3,715</x:t>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>