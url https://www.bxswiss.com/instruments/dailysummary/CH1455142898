--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2769cbbfc6f4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad6040254f541de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a0b45abc0d4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06b82763714267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1284bd1e11064ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a0b45abc0d4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb77dc82db1e4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06b82763714267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>