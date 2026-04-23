--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad6040254f541de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49625d3adf734063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06b82763714267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10ee3b4322c40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb77dc82db1e4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06b82763714267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f458ddb45724c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10ee3b4322c40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>