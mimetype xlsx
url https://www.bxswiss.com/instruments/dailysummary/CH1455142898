--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49625d3adf734063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6429ac1212462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10ee3b4322c40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65848c8e0bdc4c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f458ddb45724c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10ee3b4322c40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba427d6d4fc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65848c8e0bdc4c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>