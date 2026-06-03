--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6429ac1212462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddb7d0a905b4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65848c8e0bdc4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4579c013f7e649eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba427d6d4fc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65848c8e0bdc4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce4b4f43e4e4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4579c013f7e649eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>0,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>