--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddb7d0a905b4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fb4e7b6ae64ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4579c013f7e649eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e55b2639eed4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce4b4f43e4e4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4579c013f7e649eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8cdb09271f423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e55b2639eed4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>