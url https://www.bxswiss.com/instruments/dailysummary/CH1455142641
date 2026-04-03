--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e3f8a080834177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcd0c760d9c4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1ac8ed25b64156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f0323edba04854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68568b508d5d4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1ac8ed25b64156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e0de4aafa243ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f0323edba04854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,380</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>