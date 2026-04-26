--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcd0c760d9c4d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b79b9c6219a44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f0323edba04854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811754bd041e4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e0de4aafa243ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f0323edba04854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f1f7a2d204e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811754bd041e4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
-[...178 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,145</x:t>
-[...441 lines deleted...]
-          <x:t>2,070</x:t>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>