--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b79b9c6219a44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d26595d4be141bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811754bd041e4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd60c695bad493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f1f7a2d204e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811754bd041e4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7765e6ec1696456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd60c695bad493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...26 lines deleted...]
-          <x:t>1,955</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,880</x:t>
-[...485 lines deleted...]
-          <x:t>1,830</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>