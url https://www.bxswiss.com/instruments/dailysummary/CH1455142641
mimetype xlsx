--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d26595d4be141bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892c7e1c7c774cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd60c695bad493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56214a22431d4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7765e6ec1696456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd60c695bad493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re235a4e2ae844909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56214a22431d4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,995</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...16 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...6 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,510</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,630</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>