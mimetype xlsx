--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892c7e1c7c774cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ea2c6992164332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56214a22431d4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050a04b3cba740f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re235a4e2ae844909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56214a22431d4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77672704412a4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050a04b3cba740f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...603 lines deleted...]
-          <x:t>1,440</x:t>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>