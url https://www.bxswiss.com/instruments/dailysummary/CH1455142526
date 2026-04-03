--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f21e747eed4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ade959aeab411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85298e4b5adc46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10948bc789004859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eefcfbf73f4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85298e4b5adc46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0f2b18f8294e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10948bc789004859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...335 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,995</x:t>
-[...178 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...75 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,490</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>