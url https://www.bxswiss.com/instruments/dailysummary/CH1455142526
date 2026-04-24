--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ade959aeab411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf4727b632a4601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10948bc789004859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebdec688ede445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0f2b18f8294e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10948bc789004859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb00ecabec3f48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebdec688ede445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...75 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,490</x:t>
-[...38 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...21 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...11 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...166 lines deleted...]
-          <x:t>2,870</x:t>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>