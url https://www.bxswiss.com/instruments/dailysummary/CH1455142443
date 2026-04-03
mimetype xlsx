--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e1ef377b93409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98717b0d906945c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dff4bb0bc9a43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df6e4d4cbe5450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52210982a9f64643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dff4bb0bc9a43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2b3b49a694534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df6e4d4cbe5450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...70 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...16 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...178 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,135</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>