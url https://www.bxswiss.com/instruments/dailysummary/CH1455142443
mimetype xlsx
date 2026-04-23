--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98717b0d906945c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb309fde7b5471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df6e4d4cbe5450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d2a72ab3745fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2b3b49a694534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df6e4d4cbe5450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdb232b863142b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d2a72ab3745fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...107 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>3,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>