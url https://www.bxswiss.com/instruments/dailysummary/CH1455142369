--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56a796d15954d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c48332e8aa4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883293034d014f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80d1ac751a54f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f9f0e38be14843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883293034d014f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c2923890f24e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80d1ac751a54f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,405</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...161 lines deleted...]
-          <x:t>3,585</x:t>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...60 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...36 lines deleted...]
-          <x:t>2,945</x:t>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>