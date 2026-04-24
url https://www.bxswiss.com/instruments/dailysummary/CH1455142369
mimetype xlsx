--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c48332e8aa4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0565ad667b99421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80d1ac751a54f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10afa3caeb614844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c2923890f24e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80d1ac751a54f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964c2c3fe1364c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10afa3caeb614844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,275</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,205</x:t>
-[...625 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>