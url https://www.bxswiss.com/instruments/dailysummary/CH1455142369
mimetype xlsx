--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0565ad667b99421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8589b4299b794cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10afa3caeb614844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c7cf3a03744e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964c2c3fe1364c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10afa3caeb614844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d15cfd6352147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c7cf3a03744e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>