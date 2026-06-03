--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8589b4299b794cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a70ea9e3b34b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c7cf3a03744e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1840bfc26ec04312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d15cfd6352147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c7cf3a03744e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895c8f5f33c4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1840bfc26ec04312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>