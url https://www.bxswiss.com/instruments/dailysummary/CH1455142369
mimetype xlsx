--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a70ea9e3b34b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf364a214d7534467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1840bfc26ec04312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a69e424cf843ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895c8f5f33c4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1840bfc26ec04312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ad4c709b3c4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a69e424cf843ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,975</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,895</x:t>
-[...141 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,285</x:t>
-[...124 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,365</x:t>
-[...171 lines deleted...]
-          <x:t>5,765</x:t>
+          <x:t>5,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>