--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf364a214d7534467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cec46b31694101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a69e424cf843ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a06a1c36c2499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ad4c709b3c4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a69e424cf843ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6e1b10fea74af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a06a1c36c2499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,365</x:t>
-[...26 lines deleted...]
-          <x:t>5,495</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,415</x:t>
-[...21 lines deleted...]
-          <x:t>5,385</x:t>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,545</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,625</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,455</x:t>
-[...63 lines deleted...]
-          <x:t>5,325</x:t>
+          <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>