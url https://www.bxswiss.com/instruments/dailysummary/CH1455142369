--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cec46b31694101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9790eb5aa758415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a06a1c36c2499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502ac09b81bd4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6e1b10fea74af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a06a1c36c2499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0719b036def3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502ac09b81bd4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,705</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>4,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>