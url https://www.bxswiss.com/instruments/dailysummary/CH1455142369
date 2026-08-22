--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9790eb5aa758415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a86d759e3674749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502ac09b81bd4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbae5af9d50a4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0719b036def3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502ac09b81bd4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83063defbed48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbae5af9d50a4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,455</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...26 lines deleted...]
-          <x:t>5,425</x:t>
+          <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,535</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,465</x:t>
-[...328 lines deleted...]
-          <x:t>4,925</x:t>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>