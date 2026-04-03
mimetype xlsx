--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33701648a4640c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8125d65881634f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd5658996aa4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2800f411db6c4b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5270a16e67453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd5658996aa4f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ef51d1acf7461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2800f411db6c4b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,075</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,135</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,085</x:t>
-[...259 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...242 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>