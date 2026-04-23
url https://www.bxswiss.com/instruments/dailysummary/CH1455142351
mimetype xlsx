--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8125d65881634f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0253926999be4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2800f411db6c4b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c900f3a34ae4882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ef51d1acf7461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2800f411db6c4b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074a6cd3c58645e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c900f3a34ae4882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...21 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
-[...544 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>