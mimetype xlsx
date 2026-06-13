--- v8 (2026-04-23)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0253926999be4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee313237abc4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c900f3a34ae4882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7df1e4f092b4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074a6cd3c58645e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c900f3a34ae4882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c855954bc242a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7df1e4f092b4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>