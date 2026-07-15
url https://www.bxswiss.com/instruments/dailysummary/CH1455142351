--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee313237abc4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5f6db193db4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7df1e4f092b4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c9f811505a46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c855954bc242a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7df1e4f092b4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0606d9d7be5471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c9f811505a46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,625</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,725</x:t>
-[...58 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>4,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>4,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>