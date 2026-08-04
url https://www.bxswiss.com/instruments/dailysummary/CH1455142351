--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5f6db193db4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef3e1c57d3d42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c9f811505a46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5520526ff8914396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0606d9d7be5471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c9f811505a46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347479c9980c465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5520526ff8914396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,020</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,115</x:t>
-[...4 lines deleted...]
-          <x:t>4,985</x:t>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,005</x:t>
-[...291 lines deleted...]
-          <x:t>4,775</x:t>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>5,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>