--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef3e1c57d3d42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cbc23d26ea4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5520526ff8914396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5960b8e6a7184de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347479c9980c465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5520526ff8914396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bbeadc636b4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5960b8e6a7184de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,845</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,825</x:t>
-[...205 lines deleted...]
-          <x:t>5,105</x:t>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>4,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>