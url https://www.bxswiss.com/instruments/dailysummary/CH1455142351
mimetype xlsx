--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cbc23d26ea4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ab6a32302f429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5960b8e6a7184de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cca95a961054d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bbeadc636b4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5960b8e6a7184de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0817e48c2c848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cca95a961054d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,795</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,745</x:t>
-[...16 lines deleted...]
-          <x:t>5,125</x:t>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,075</x:t>
-[...65 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,635</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,425</x:t>
-[...21 lines deleted...]
-          <x:t>5,155</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,125</x:t>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>