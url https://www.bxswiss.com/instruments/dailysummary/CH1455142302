--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4d9476565f4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4385395a7d544b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6471842d6040ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5823e0275c834f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7df424f1e8243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6471842d6040ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7ef702a523480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5823e0275c834f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,570</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...156 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...53 lines deleted...]
-          <x:t>1,360</x:t>
+          <x:t>1,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>