--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4385395a7d544b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra385b77deddf4b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5823e0275c834f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9828a5b89a4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7ef702a523480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5823e0275c834f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be2d022023548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9828a5b89a4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...129 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...16 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>1,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>