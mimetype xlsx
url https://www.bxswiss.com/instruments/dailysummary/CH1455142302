--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra385b77deddf4b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad1c03d83514575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9828a5b89a4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff6fb4d581d48d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be2d022023548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9828a5b89a4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e1cfe9d8834021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff6fb4d581d48d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...26 lines deleted...]
-          <x:t>1,325</x:t>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,320</x:t>
-[...65 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...463 lines deleted...]
-          <x:t>1,510</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>