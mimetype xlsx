--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad1c03d83514575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058f9883866b4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff6fb4d581d48d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9462d16ee9b941b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e1cfe9d8834021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff6fb4d581d48d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde7dde8da0b47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9462d16ee9b941b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...16 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...6 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
-[...21 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,170</x:t>
-[...6 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,320</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...215 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>