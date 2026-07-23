--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058f9883866b4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3971dcc39fc64eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9462d16ee9b941b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b610e282394e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde7dde8da0b47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9462d16ee9b941b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd054cca89f1a4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b610e282394e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...463 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>