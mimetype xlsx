--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3971dcc39fc64eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5225b19fbab6453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b610e282394e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cdff518f784110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd054cca89f1a4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b610e282394e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290325318f3e41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cdff518f784110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,710</x:t>
-[...97 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,370</x:t>
-[...16 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...60 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>