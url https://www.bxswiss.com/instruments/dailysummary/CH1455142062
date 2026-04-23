--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf15a3b33a04a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9569c93d2419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8a8b6047f844b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4405ccff16d14656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ac03fbd7e241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8a8b6047f844b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6a055bdaf64837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4405ccff16d14656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,455</x:t>
-[...4 lines deleted...]
-          <x:t>5,135</x:t>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,840</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>