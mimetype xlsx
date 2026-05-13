--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9569c93d2419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44c2dff046448dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4405ccff16d14656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfdcfb9e1ba43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6a055bdaf64837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4405ccff16d14656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68886e331ee54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfdcfb9e1ba43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,865</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,120</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>5,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>