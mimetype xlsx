--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44c2dff046448dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98285845fe9045b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfdcfb9e1ba43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a838794d5ec438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68886e331ee54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfdcfb9e1ba43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00886374982e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a838794d5ec438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,295</x:t>
-[...75 lines deleted...]
-          <x:t>5,305</x:t>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,045</x:t>
-[...463 lines deleted...]
-          <x:t>5,120</x:t>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>