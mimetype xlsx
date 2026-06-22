--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98285845fe9045b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62f3dd75a824ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a838794d5ec438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09525b91dc77479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00886374982e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a838794d5ec438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c1dfe7a2284f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09525b91dc77479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>5,555</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,435</x:t>
-[...166 lines deleted...]
-          <x:t>6,670</x:t>
+          <x:t>5,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>