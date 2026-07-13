--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62f3dd75a824ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bc095aa7854816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09525b91dc77479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1f77b62be8485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c1dfe7a2284f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09525b91dc77479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5803ee590b4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1f77b62be8485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,075</x:t>
-[...43 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,505</x:t>
-[...80 lines deleted...]
-          <x:t>6,695</x:t>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,670</x:t>
-[...404 lines deleted...]
-          <x:t>5,935</x:t>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>