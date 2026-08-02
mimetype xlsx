--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bc095aa7854816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2aeed49857d4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1f77b62be8485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce3cfec9c94ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5803ee590b4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1f77b62be8485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbbc477382640be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce3cfec9c94ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455142062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,815</x:t>
-[...571 lines deleted...]
-          <x:t>6,360</x:t>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>