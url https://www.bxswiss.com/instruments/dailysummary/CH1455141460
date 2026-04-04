--- v7 (2026-03-14)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3e153482b844c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re082e20def1440ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83dc4c382abf4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbc33edbb254c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7999ae34c5e14538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83dc4c382abf4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffacc7301d3246b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbc33edbb254c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,805</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,640</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,730</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>