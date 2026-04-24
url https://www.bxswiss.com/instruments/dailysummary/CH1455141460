--- v8 (2026-04-04)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re082e20def1440ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a87f1f557f4425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbc33edbb254c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cda9f0bbaa14985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffacc7301d3246b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbc33edbb254c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53edcf1b053747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cda9f0bbaa14985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,505</x:t>
-[...43 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...517 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>