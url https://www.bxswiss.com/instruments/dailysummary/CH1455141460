--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a87f1f557f4425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349cafcf6bf94ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cda9f0bbaa14985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d835234e294e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53edcf1b053747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cda9f0bbaa14985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec9c2f3da4745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d835234e294e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>1,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>