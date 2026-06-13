--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349cafcf6bf94ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f727af19d3b418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d835234e294e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c171d91a6d45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec9c2f3da4745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d835234e294e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4aeab25876f44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c171d91a6d45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...75 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...16 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...409 lines deleted...]
-          <x:t>1,700</x:t>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>