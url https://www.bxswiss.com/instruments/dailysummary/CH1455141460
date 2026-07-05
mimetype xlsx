--- v11 (2026-06-13)
+++ v12 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f727af19d3b418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55de7c8d008b4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c171d91a6d45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56378c37edd74453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4aeab25876f44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c171d91a6d45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6551693608114c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56378c37edd74453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...21 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...21 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...16 lines deleted...]
-          <x:t>1,925</x:t>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>