--- v12 (2026-07-05)
+++ v13 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55de7c8d008b4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1dbf5a753db4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56378c37edd74453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c79b6916c94ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6551693608114c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56378c37edd74453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2034c89f6a674814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c79b6916c94ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,965</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...16 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,355</x:t>
-[...75 lines deleted...]
-          <x:t>2,525</x:t>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...242 lines deleted...]
-          <x:t>2,520</x:t>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>