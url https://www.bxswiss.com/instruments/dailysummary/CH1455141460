--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1dbf5a753db4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df90c0ae144769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c79b6916c94ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21593b5cf7be4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2034c89f6a674814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c79b6916c94ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd592a3ea4ebd4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21593b5cf7be4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
-[...26 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...195 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...156 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>2,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>