--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df90c0ae144769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8611c14ea5314b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21593b5cf7be4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0868b54521f4536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd592a3ea4ebd4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21593b5cf7be4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d1c7b9b6534f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0868b54521f4536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,345</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...598 lines deleted...]
-          <x:t>3,140</x:t>
+          <x:t>2,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>