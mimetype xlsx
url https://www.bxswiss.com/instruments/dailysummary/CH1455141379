--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f57a155aec54bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecee7b6274c4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e89e043d7f749ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ea701bce5a4c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04bea600b26345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e89e043d7f749ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac4a361d9a94090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ea701bce5a4c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,005</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,810</x:t>
-[...340 lines deleted...]
-          <x:t>2,755</x:t>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,720</x:t>
-[...16 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,390</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,150</x:t>
-[...87 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,165</x:t>
-[...9 lines deleted...]
-          <x:t>2,040</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>