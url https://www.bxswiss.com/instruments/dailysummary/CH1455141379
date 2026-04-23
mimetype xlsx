--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecee7b6274c4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a7f4528fc74968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ea701bce5a4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2295fee4a55489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac4a361d9a94090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ea701bce5a4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0f263ede9e461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2295fee4a55489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...625 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>