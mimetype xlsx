--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a7f4528fc74968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb34656f3cc6473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2295fee4a55489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7933ede02dd46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0f263ede9e461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2295fee4a55489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2481599881de4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7933ede02dd46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,805</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...269 lines deleted...]
-          <x:t>2,630</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>