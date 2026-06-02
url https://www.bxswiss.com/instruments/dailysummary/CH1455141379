--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb34656f3cc6473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a3516aef7545bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7933ede02dd46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db82bd2f6d24ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2481599881de4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7933ede02dd46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff004a8f08c4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db82bd2f6d24ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...80 lines deleted...]
-          <x:t>2,875</x:t>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,780</x:t>
-[...114 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...360 lines deleted...]
-          <x:t>2,240</x:t>
+          <x:t>2,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>