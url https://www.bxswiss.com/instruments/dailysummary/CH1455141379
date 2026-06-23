--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a3516aef7545bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cd8c8113454e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db82bd2f6d24ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a36b4e1943948f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff004a8f08c4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db82bd2f6d24ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f749d7fc214811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a36b4e1943948f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...490 lines deleted...]
-          <x:t>2,680</x:t>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>