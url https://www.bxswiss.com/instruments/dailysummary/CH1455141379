--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cd8c8113454e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b30ef3090a4fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a36b4e1943948f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37160ddb357e4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f749d7fc214811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a36b4e1943948f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bc0240b97b4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37160ddb357e4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...16 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>3,445</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>