--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b30ef3090a4fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf5c628760a43fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37160ddb357e4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58535a5db2949f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bc0240b97b4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37160ddb357e4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95986b70b5c446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58535a5db2949f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,175</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,415</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,370</x:t>
-[...38 lines deleted...]
-          <x:t>3,415</x:t>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...200 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,375</x:t>
-[...171 lines deleted...]
-          <x:t>3,000</x:t>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>