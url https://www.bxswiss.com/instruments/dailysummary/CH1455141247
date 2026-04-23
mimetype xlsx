--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e9f748f79748c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ce14effdb14b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615aa5ca5391439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0328b1a9a2914f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb833a407bee94ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615aa5ca5391439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4481b2ae13ef43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0328b1a9a2914f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...53 lines deleted...]
-          <x:t>1,580</x:t>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>