--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ce14effdb14b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b99a4727754ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0328b1a9a2914f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193fdaa22b294613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4481b2ae13ef43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0328b1a9a2914f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ab4f385d6347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193fdaa22b294613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...227 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...31 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>1,900</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>