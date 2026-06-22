--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b99a4727754ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bb7335579045ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193fdaa22b294613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb266797073ba4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ab4f385d6347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193fdaa22b294613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52038ea78e054255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb266797073ba4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,185</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,280</x:t>
-[...389 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...4 lines deleted...]
-          <x:t>2,580</x:t>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>