--- v7 (2026-06-22)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bb7335579045ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109b486e75ba49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb266797073ba4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37606e0782f64bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52038ea78e054255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb266797073ba4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c403d51b3548a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37606e0782f64bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>