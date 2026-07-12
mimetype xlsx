--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109b486e75ba49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078839f22dc415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37606e0782f64bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8381c962c84ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c403d51b3548a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37606e0782f64bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce3d37c7b554acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8381c962c84ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...119 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...286 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,135</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>