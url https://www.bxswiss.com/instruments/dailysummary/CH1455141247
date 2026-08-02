--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078839f22dc415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0788abbc59a4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8381c962c84ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997dbc16ad8b42a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce3d37c7b554acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8381c962c84ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b7fcdacbab4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997dbc16ad8b42a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,995</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...16 lines deleted...]
-          <x:t>3,045</x:t>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...291 lines deleted...]
-          <x:t>3,395</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,350</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,330</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>3,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>