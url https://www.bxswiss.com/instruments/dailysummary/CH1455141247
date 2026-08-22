--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0788abbc59a4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac0dc27a4ac42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997dbc16ad8b42a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93696b400d342db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b7fcdacbab4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997dbc16ad8b42a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd8c23bd2db49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93696b400d342db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,375</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,285</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>3,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,455</x:t>
-[...171 lines deleted...]
-          <x:t>3,330</x:t>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>