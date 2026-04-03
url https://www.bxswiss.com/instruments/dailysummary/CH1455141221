--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f0122721764e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be2718115aa40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re408c021f7c34717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fef88b5a9f4b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4205de8381f549e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re408c021f7c34717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b8ca6076d7471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fef88b5a9f4b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,585</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,785</x:t>
-[...215 lines deleted...]
-          <x:t>6,745</x:t>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,045</x:t>
-[...178 lines deleted...]
-          <x:t>5,335</x:t>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,265</x:t>
-[...107 lines deleted...]
-          <x:t>4,775</x:t>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>