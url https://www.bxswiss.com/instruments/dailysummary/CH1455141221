--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be2718115aa40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f59edc573048fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fef88b5a9f4b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f2321052064781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b8ca6076d7471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fef88b5a9f4b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5861f466f44913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f2321052064781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,765</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>4,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>3,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>