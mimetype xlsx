--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f59edc573048fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1f4c12c64c4a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f2321052064781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6da25ee16746c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5861f466f44913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f2321052064781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1e8b7273204e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6da25ee16746c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>