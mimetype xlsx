--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1f4c12c64c4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729c8982642e454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6da25ee16746c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1f4d1a486345be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1e8b7273204e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6da25ee16746c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c8fb5bd203445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1f4d1a486345be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>