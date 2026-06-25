--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729c8982642e454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6d4ded836d44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1f4d1a486345be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e4acae4334b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c8fb5bd203445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1f4d1a486345be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71de398196ce42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e4acae4334b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>12,885</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,835</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>14,135</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>16,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>