--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6d4ded836d44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61727853a274e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e4acae4334b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7440f04da7c74f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71de398196ce42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e4acae4334b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564c88ad6c274b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7440f04da7c74f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,805</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,645</x:t>
-[...232 lines deleted...]
-          <x:t>13,335</x:t>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>13,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,355</x:t>
-[...227 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,635</x:t>
-[...36 lines deleted...]
-          <x:t>14,135</x:t>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>