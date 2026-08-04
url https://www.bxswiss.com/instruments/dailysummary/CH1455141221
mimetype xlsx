--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61727853a274e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0218f1fe28af40ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7440f04da7c74f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76a461412e9470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564c88ad6c274b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7440f04da7c74f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f408c5608344f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76a461412e9470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,635</x:t>
-[...70 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,875</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>13,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>14,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>