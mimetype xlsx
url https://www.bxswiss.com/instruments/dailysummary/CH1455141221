--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0218f1fe28af40ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60322118227474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76a461412e9470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6002c7a602374e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f408c5608344f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76a461412e9470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff80e359d96a4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6002c7a602374e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,625</x:t>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,615</x:t>
-[...281 lines deleted...]
-          <x:t>12,765</x:t>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>13,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>