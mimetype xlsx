--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60322118227474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3b568a917d45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6002c7a602374e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8537e66fc74d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff80e359d96a4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6002c7a602374e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162d81c54f454921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8537e66fc74d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,765</x:t>
-[...70 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,185</x:t>
-[...188 lines deleted...]
-          <x:t>14,205</x:t>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>12,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>