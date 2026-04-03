--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra903ea99f3dc4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dff8dc3a66d4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05494b0c2814218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288d8c3a9d3a450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda045a4100c403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05494b0c2814218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47049fedcdce4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288d8c3a9d3a450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,125</x:t>
-[...31 lines deleted...]
-          <x:t>8,105</x:t>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>7,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>