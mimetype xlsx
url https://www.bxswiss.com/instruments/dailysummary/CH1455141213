--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dff8dc3a66d4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df13281f9d04609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288d8c3a9d3a450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1269d550984ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47049fedcdce4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288d8c3a9d3a450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d6fee539884eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1269d550984ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>5,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>