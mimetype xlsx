--- v6 (2026-04-23)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df13281f9d04609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0fecf9cb86435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1269d550984ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cb7f89cbd14c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d6fee539884eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1269d550984ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b4d7a519754972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cb7f89cbd14c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,625</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>