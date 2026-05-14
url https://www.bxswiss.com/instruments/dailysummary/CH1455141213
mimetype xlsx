--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0fecf9cb86435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4aeeb048c449f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cb7f89cbd14c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d683de2269f4c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b4d7a519754972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cb7f89cbd14c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re831a55670634011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d683de2269f4c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>