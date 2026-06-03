--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4aeeb048c449f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e435a97bf04616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d683de2269f4c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93c19af54164bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re831a55670634011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d683de2269f4c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915a34a139be4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93c19af54164bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>