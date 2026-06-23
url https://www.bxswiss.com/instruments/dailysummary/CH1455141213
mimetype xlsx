--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e435a97bf04616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6619ffd7b55443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93c19af54164bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf208a9ca444165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915a34a139be4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93c19af54164bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf07e3d3ef224632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf208a9ca444165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,825</x:t>
-[...21 lines deleted...]
-          <x:t>12,055</x:t>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,015</x:t>
-[...70 lines deleted...]
-          <x:t>13,065</x:t>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,965</x:t>
-[...409 lines deleted...]
-          <x:t>15,115</x:t>
+          <x:t>13,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>