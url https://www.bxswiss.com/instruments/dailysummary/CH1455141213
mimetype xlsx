--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6619ffd7b55443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e7dee323314d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf208a9ca444165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46fa20c04c4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf07e3d3ef224632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf208a9ca444165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb375582162041d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46fa20c04c4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,425</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,195</x:t>
-[...421 lines deleted...]
-          <x:t>14,285</x:t>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,995</x:t>
-[...80 lines deleted...]
-          <x:t>13,555</x:t>
+          <x:t>13,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>