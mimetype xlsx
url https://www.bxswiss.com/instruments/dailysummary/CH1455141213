--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e7dee323314d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5928e5cfe4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a46fa20c04c4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49d29469b9c463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb375582162041d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a46fa20c04c4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97d403163804d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49d29469b9c463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,705</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,495</x:t>
-[...26 lines deleted...]
-          <x:t>13,975</x:t>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,245</x:t>
-[...168 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,075</x:t>
-[...333 lines deleted...]
-          <x:t>13,965</x:t>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>