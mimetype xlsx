--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5928e5cfe4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b44329d1d064b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49d29469b9c463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7e8735242a4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97d403163804d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49d29469b9c463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fa920d123f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7e8735242a4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>13,435</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,245</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,525</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>13,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,255</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>12,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>