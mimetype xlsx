--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b44329d1d064b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4aa59a55c434339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7e8735242a4946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e5f700f55b4cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fa920d123f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7e8735242a4946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf110e1e0d5ff41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e5f700f55b4cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>16,165</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,655</x:t>
-[...87 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>15,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,435</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>14,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,885</x:t>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>