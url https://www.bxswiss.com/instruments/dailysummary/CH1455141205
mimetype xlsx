--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a63818fa5774d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34fbe995c2d48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc6de3eb50941cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75771046549c43f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36c7c2cca734820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc6de3eb50941cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537d46f920594308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75771046549c43f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,475</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>