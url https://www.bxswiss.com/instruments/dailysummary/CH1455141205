--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34fbe995c2d48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96108382972478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75771046549c43f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adc6e1687484d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537d46f920594308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75771046549c43f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce1d92a685f4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adc6e1687484d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,835</x:t>
-[...48 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...544 lines deleted...]
-          <x:t>3,685</x:t>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>