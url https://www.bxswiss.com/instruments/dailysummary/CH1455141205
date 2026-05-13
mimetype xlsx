--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96108382972478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7f6c9e0e474f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adc6e1687484d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f3945f27034d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce1d92a685f4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adc6e1687484d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ac918d4bf34c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f3945f27034d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...4 lines deleted...]
-          <x:t>4,605</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,785</x:t>
-[...4 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>4,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>