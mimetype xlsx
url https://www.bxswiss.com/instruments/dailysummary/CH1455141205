--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7f6c9e0e474f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9a3fdbe30341ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f3945f27034d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra930048a85d34dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ac918d4bf34c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f3945f27034d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b250caec05493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra930048a85d34dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>4,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>