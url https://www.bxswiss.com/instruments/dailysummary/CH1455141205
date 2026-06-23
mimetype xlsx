--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9a3fdbe30341ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra346ecfc2a84439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra930048a85d34dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdfbf5962d994ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b250caec05493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra930048a85d34dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ee05c5d5654333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdfbf5962d994ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,015</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,995</x:t>
-[...16 lines deleted...]
-          <x:t>5,645</x:t>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>5,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>