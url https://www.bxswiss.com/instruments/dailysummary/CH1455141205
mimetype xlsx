--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra346ecfc2a84439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbf5736b9e346a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdfbf5962d994ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6add850d55c4e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ee05c5d5654333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdfbf5962d994ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f18507a64744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6add850d55c4e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,945</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>