--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbf5736b9e346a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab2568390634516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6add850d55c4e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fa0aeb006942d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f18507a64744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6add850d55c4e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be997c665d74c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fa0aeb006942d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,075</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,845</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,630</x:t>
-[...70 lines deleted...]
-          <x:t>6,935</x:t>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,825</x:t>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>6,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>