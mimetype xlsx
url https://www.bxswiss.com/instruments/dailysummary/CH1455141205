--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab2568390634516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72acd1b04c624bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fa0aeb006942d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226a42da52a642a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be997c665d74c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fa0aeb006942d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c83f16f6db84d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226a42da52a642a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,005</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,715</x:t>
-[...53 lines deleted...]
-          <x:t>7,215</x:t>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,435</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,265</x:t>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>7,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>