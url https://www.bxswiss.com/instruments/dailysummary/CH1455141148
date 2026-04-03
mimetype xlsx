--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfefa2c83ed4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc8fb4739eb47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc124a0d586a64f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3925c990a1694b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7819f4e784e64d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc124a0d586a64f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15665d2676274772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3925c990a1694b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,125</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,215</x:t>
-[...53 lines deleted...]
-          <x:t>4,115</x:t>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,030</x:t>
-[...60 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,315</x:t>
-[...178 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...58 lines deleted...]
-          <x:t>3,705</x:t>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,800</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>3,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>