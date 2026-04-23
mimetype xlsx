--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc8fb4739eb47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aca782e54d24a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3925c990a1694b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd050d66d65b4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15665d2676274772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3925c990a1694b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ec120231d34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd050d66d65b4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,975</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,915</x:t>
-[...421 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,805</x:t>
-[...16 lines deleted...]
-          <x:t>4,155</x:t>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,935</x:t>
-[...166 lines deleted...]
-          <x:t>3,800</x:t>
+          <x:t>4,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>