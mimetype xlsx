--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aca782e54d24a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a0039e65b64575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd050d66d65b4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f46da6b150d4e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ec120231d34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd050d66d65b4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f67a21fa1244931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f46da6b150d4e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,805</x:t>
-[...16 lines deleted...]
-          <x:t>4,155</x:t>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,080</x:t>
-[...259 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,540</x:t>
-[...215 lines deleted...]
-          <x:t>4,330</x:t>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>