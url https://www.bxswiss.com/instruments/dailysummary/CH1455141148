--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a0039e65b64575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fb5940a8da4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f46da6b150d4e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf58fcd61340f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f67a21fa1244931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f46da6b150d4e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36ac5ba36bc4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf58fcd61340f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,505</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,185</x:t>
-[...119 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,405</x:t>
-[...387 lines deleted...]
-          <x:t>4,780</x:t>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>