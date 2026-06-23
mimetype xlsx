--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fb5940a8da4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d0e530cce2436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf58fcd61340f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2108b2ba8e448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36ac5ba36bc4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf58fcd61340f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926a313457a149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2108b2ba8e448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>