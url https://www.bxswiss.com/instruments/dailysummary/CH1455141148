--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d0e530cce2436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1670bb7f3bf34fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2108b2ba8e448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a53b63b30fd460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926a313457a149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2108b2ba8e448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d567f498cc24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a53b63b30fd460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,495</x:t>
-[...328 lines deleted...]
-          <x:t>6,965</x:t>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>