--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1670bb7f3bf34fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1828e99cf7024c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a53b63b30fd460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bd3301a66e4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d567f498cc24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a53b63b30fd460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ff70a6b164522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bd3301a66e4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1455141148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,415</x:t>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,360</x:t>
-[...70 lines deleted...]
-          <x:t>6,705</x:t>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,440</x:t>
-[...205 lines deleted...]
-          <x:t>6,445</x:t>
+          <x:t>6,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,275</x:t>
-[...178 lines deleted...]
-          <x:t>6,365</x:t>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,920</x:t>
-[...80 lines deleted...]
-          <x:t>6,330</x:t>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>