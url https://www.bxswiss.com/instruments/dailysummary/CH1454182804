--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda384de7dfd488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695bc77ecf4c4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785b3081fb2b402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9610f9e63db42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2f4b2d7d864f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785b3081fb2b402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d06670703754536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9610f9e63db42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.80% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc, Microsoft Corp, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1454182804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,575</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,525</x:t>
-[...453 lines deleted...]
-          <x:t>96,775</x:t>
+          <x:t>96,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,925</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>98,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>