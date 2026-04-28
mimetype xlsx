--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695bc77ecf4c4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ed219068c74284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9610f9e63db42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf679910e15574a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d06670703754536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9610f9e63db42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15af3a1eab904500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf679910e15574a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.80% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc, Microsoft Corp, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1454182804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,575</x:t>
-[...48 lines deleted...]
-          <x:t>98,175</x:t>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,775</x:t>
-[...65 lines deleted...]
-          <x:t>97,175</x:t>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,075</x:t>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>96,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>