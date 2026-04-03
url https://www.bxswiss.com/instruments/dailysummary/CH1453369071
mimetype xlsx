--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09d27ea98f24a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478830e5c03f423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994505afae274414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31081aeb2e747b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9906d8f6f484e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994505afae274414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012b7601be54a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31081aeb2e747b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453369071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>89,060</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>91,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>