--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478830e5c03f423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9221ec02af5044d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31081aeb2e747b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8d896a459148d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012b7601be54a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31081aeb2e747b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe9cc6f0cfc4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8d896a459148d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453369071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,460</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,080</x:t>
-[...16 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,910</x:t>
-[...65 lines deleted...]
-          <x:t>91,920</x:t>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,730</x:t>
-[...490 lines deleted...]
-          <x:t>92,710</x:t>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>