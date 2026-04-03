--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778231b6d1b64469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62284d98e6a44f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a2ad24289c4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e66ccc5daad4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6608669f81a8492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a2ad24289c4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbf8a827c3347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e66ccc5daad4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>