--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62284d98e6a44f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5132ad7fd148f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e66ccc5daad4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0e57ba9857443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbf8a827c3347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e66ccc5daad4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbd1a524a934a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0e57ba9857443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>89,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,570</x:t>
-[...33 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,990</x:t>
-[...144 lines deleted...]
-          <x:t>91,460</x:t>
+          <x:t>88,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>