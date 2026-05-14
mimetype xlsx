--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5132ad7fd148f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e77c40675ee4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0e57ba9857443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66813320de048b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbd1a524a934a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0e57ba9857443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad5e2e8222d648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66813320de048b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>89,250</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,570</x:t>
-[...33 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,990</x:t>
-[...26 lines deleted...]
-          <x:t>90,030</x:t>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,440</x:t>
-[...458 lines deleted...]
-          <x:t>88,410</x:t>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>