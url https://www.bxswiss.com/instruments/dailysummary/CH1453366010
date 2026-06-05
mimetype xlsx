--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e77c40675ee4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb286b7c4f9e4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66813320de048b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7dbe54238e4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad5e2e8222d648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66813320de048b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5599c4c2c63a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7dbe54238e4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,950</x:t>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,700</x:t>
-[...129 lines deleted...]
-          <x:t>83,250</x:t>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>85,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,060</x:t>
-[...48 lines deleted...]
-          <x:t>85,450</x:t>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,280</x:t>
-[...26 lines deleted...]
-          <x:t>84,170</x:t>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>