--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb286b7c4f9e4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232990ca2e0d40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7dbe54238e4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1ad03f83384764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5599c4c2c63a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7dbe54238e4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabb3828fb3c4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1ad03f83384764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>85,450</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,280</x:t>
-[...286 lines deleted...]
-          <x:t>84,610</x:t>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,760</x:t>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>