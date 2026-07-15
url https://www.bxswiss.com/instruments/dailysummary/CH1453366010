--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232990ca2e0d40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d88258fdc6473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1ad03f83384764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652434ee10d64001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabb3828fb3c4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1ad03f83384764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7aa3d311ab4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652434ee10d64001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>