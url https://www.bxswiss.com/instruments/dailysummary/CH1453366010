--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d88258fdc6473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08824d1e0d3c4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652434ee10d64001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628f5494860a49bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7aa3d311ab4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652434ee10d64001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b0dd4d8a1f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628f5494860a49bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>65,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>