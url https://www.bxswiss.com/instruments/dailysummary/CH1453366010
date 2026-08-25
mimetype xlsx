--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08824d1e0d3c4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9a58312af049a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628f5494860a49bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caeaad7fdeb42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b0dd4d8a1f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628f5494860a49bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360cc68ff8564315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caeaad7fdeb42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>