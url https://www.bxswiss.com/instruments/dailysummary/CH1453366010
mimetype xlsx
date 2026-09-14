--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9a58312af049a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b467939c3bb4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caeaad7fdeb42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983f1bf6a670465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360cc68ff8564315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caeaad7fdeb42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2bfddab6164e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983f1bf6a670465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>