--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra433ee61c87644ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893c98aef7af43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c72800f67034de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa110507fd34aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c76753d2ea4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c72800f67034de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc92399f08fa40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa110507fd34aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,440</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>93,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,250</x:t>
-[...485 lines deleted...]
-          <x:t>93,980</x:t>
+          <x:t>93,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>