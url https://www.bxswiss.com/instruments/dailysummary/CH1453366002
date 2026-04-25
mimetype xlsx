--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893c98aef7af43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re625ff3a7e074ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa110507fd34aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553b1a62748b4a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc92399f08fa40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa110507fd34aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83d9adf980f4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553b1a62748b4a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,100</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,730</x:t>
-[...362 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,170</x:t>
-[...144 lines deleted...]
-          <x:t>93,090</x:t>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>