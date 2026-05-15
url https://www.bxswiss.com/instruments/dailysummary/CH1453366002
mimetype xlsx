--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re625ff3a7e074ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf783583c09e1424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553b1a62748b4a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508e39cc248a4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83d9adf980f4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553b1a62748b4a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dee1878e144252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508e39cc248a4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,170</x:t>
-[...421 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,640</x:t>
-[...90 lines deleted...]
-          <x:t>83,120</x:t>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>