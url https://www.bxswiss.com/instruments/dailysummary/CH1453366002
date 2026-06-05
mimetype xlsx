--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf783583c09e1424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1b3c17132c4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508e39cc248a4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405e1bc4826a4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dee1878e144252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508e39cc248a4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4423c0f3fa0041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405e1bc4826a4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,640</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>