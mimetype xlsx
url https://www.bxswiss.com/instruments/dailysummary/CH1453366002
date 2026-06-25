--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1b3c17132c4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb78cc43bc84de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405e1bc4826a4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4830a451ba94046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4423c0f3fa0041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405e1bc4826a4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462adbee86f4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4830a451ba94046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>78,350</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,125</x:t>
-[...11 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,410</x:t>
-[...205 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,630</x:t>
-[...225 lines deleted...]
-          <x:t>76,150</x:t>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>