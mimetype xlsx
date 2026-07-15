--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb78cc43bc84de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1125613b5b4146e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4830a451ba94046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab3921a93ea46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462adbee86f4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4830a451ba94046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c4a26eb852405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab3921a93ea46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,591 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>77,175</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>79,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,580</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>76,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>