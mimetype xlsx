--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1125613b5b4146e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff73697b4e0d464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab3921a93ea46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e2f5b4ff784b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c4a26eb852405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab3921a93ea46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ce42dedef74aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e2f5b4ff784b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>65,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>