--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff73697b4e0d464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee30652140f4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e2f5b4ff784b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136598a54c6543b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ce42dedef74aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e2f5b4ff784b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee479af9234402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136598a54c6543b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>