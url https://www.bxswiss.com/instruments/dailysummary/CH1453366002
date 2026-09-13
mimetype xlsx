--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee30652140f4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311ac18e6e3c4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136598a54c6543b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a04fccffd2145f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee479af9234402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136598a54c6543b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bde22c769c4431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a04fccffd2145f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453366002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>