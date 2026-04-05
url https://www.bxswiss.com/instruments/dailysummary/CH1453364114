--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76767f96be164ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753adccce35c44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c49ca80a204abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9760250f363b481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe308bede1964c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c49ca80a204abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af927489735493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9760250f363b481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,280</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...21 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>95,860</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...107 lines deleted...]
-          <x:t>94,650</x:t>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>