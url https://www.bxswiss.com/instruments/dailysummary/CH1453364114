--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753adccce35c44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1105c4b39c447e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9760250f363b481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5a294d7cf491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af927489735493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9760250f363b481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1466f65339bf493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5a294d7cf491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>91,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>