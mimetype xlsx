--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1105c4b39c447e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd84920dab4c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5a294d7cf491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red82ddf19ba148ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1466f65339bf493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5a294d7cf491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94814ef4fc364d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red82ddf19ba148ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,100</x:t>
-[...328 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>