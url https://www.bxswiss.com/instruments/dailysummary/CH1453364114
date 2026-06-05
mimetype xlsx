--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd84920dab4c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16f5fa425244b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red82ddf19ba148ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99b818158f042b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94814ef4fc364d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red82ddf19ba148ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8717438262a84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99b818158f042b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,860</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,560</x:t>
-[...75 lines deleted...]
-          <x:t>97,250</x:t>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...65 lines deleted...]
-          <x:t>96,570</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>96,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>