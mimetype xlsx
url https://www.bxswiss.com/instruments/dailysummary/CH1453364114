--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16f5fa425244b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a342d8570994ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99b818158f042b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679d48d560804bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8717438262a84bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99b818158f042b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a064d4d290c4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679d48d560804bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,570</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,030</x:t>
-[...134 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...215 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>