--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a342d8570994ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574d8dce2e464420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679d48d560804bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bd036347c7406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a064d4d290c4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679d48d560804bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf954679565c146d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bd036347c7406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,530</x:t>
-[...625 lines deleted...]
-          <x:t>92,590</x:t>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>