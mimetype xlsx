--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574d8dce2e464420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03db5afb357649f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bd036347c7406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6bc9f46b1e4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf954679565c146d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bd036347c7406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f5fe278c76460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6bc9f46b1e4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,290</x:t>
-[...26 lines deleted...]
-          <x:t>94,340</x:t>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,980</x:t>
-[...388 lines deleted...]
-        <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...80 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,780</x:t>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>