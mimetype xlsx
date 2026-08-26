--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03db5afb357649f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb24bf4b38c46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6bc9f46b1e4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a39548d53b4580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f5fe278c76460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6bc9f46b1e4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcba8cb8592944a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a39548d53b4580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...4 lines deleted...]
-          <x:t>95,580</x:t>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>95,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...404 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,170</x:t>
-[...9 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>