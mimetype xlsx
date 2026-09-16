--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb24bf4b38c46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8ce088cd764834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a39548d53b4580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c16bbeb6ea94687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcba8cb8592944a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a39548d53b4580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re481c0b3be574cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c16bbeb6ea94687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,170</x:t>
-[...31 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>97,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,000</x:t>
-[...188 lines deleted...]
-          <x:t>94,850</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>