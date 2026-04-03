--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f83f899fa34f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd50dfff5f94305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d81477c60ae483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86162f3238d4e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f636f9f2e747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d81477c60ae483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcdae416f9e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86162f3238d4e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,980</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,210</x:t>
-[...53 lines deleted...]
-          <x:t>88,140</x:t>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,250</x:t>
-[...63 lines deleted...]
-          <x:t>93,520</x:t>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>