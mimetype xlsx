--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd50dfff5f94305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0c9ea2afa94e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86162f3238d4e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf93175b87534438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcdae416f9e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86162f3238d4e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdce120352734b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf93175b87534438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...21 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>97,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>