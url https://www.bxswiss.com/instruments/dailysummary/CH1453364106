--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0c9ea2afa94e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f34bda1b4254c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf93175b87534438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af4fb1a05b840be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdce120352734b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf93175b87534438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c62fad22a2241d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af4fb1a05b840be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>87,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>93,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...31 lines deleted...]
-          <x:t>92,970</x:t>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>