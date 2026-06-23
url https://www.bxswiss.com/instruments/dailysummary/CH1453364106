--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f34bda1b4254c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8bbdf7d1054ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af4fb1a05b840be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2e5a8d31b14697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c62fad22a2241d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af4fb1a05b840be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aff85ad2624f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2e5a8d31b14697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,740</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,850</x:t>
-[...571 lines deleted...]
-          <x:t>90,120</x:t>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>