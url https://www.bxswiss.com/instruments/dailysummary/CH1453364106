--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8bbdf7d1054ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb22fac0f524714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2e5a8d31b14697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb441b5e0464f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aff85ad2624f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2e5a8d31b14697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dca783fb8ca4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb441b5e0464f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>94,250</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>