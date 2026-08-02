--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb22fac0f524714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f5bb199d854dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb441b5e0464f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6bbe6fe9f7498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dca783fb8ca4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb441b5e0464f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2102523ba416439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6bbe6fe9f7498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,540</x:t>
-[...399 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,260</x:t>
-[...139 lines deleted...]
-          <x:t>96,720</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>