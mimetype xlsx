--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f5bb199d854dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63cd3af1f1d9440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6bbe6fe9f7498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf3eeb7772b44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2102523ba416439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6bbe6fe9f7498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef5a8bc1a634c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf3eeb7772b44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.80% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453364106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,260</x:t>
-[...340 lines deleted...]
-          <x:t>97,710</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>