--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb723a8505e4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b5f249b8614d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1766fde8ba2e48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec52d1d006b443de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a89c6215fed4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1766fde8ba2e48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5297b8efd4741a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec52d1d006b443de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Multi Barrier Reverse Convertible on ABB, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453362167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>