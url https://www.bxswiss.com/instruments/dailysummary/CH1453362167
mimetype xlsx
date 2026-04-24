--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b5f249b8614d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30757d8a086d47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec52d1d006b443de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d52d1551184e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5297b8efd4741a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec52d1d006b443de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88326bef4444ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d52d1551184e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Multi Barrier Reverse Convertible on ABB, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453362167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,560</x:t>
-[...544 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>