--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30757d8a086d47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4cf22f560a4418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d52d1551184e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abd839282d14dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88326bef4444ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d52d1551184e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca67b9816348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abd839282d14dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Multi Barrier Reverse Convertible on ABB, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453362167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...48 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,090</x:t>
-[...70 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,300</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>99,630</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>