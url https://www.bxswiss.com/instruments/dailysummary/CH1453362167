--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4cf22f560a4418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redeed26852bc4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abd839282d14dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0e980657634d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca67b9816348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abd839282d14dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fd1d25f2144fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0e980657634d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Multi Barrier Reverse Convertible on ABB, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453362167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,300</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>99,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...281 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>99,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>