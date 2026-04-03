--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e8a7d435f74d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2273d81cdda49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66e415c64b84448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b64f2b99644b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc0643d28104e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66e415c64b84448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdb8ac0f74f4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b64f2b99644b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
-[...97 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...264 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...144 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>