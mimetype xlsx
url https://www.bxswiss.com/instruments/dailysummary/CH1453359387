--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2273d81cdda49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7862af60b9154a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b64f2b99644b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407b6c889f7a40da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdb8ac0f74f4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b64f2b99644b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc747963063e84e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407b6c889f7a40da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...139 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>98,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>