--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7862af60b9154a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152d860b2ad84092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407b6c889f7a40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a1604b9489403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc747963063e84e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407b6c889f7a40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1338d7e07e14e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a1604b9489403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>98,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>