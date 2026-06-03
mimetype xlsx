--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152d860b2ad84092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce1a7bf2e148fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a1604b9489403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ebd7bc80014bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1338d7e07e14e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a1604b9489403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2c3fe9c5a2481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ebd7bc80014bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,990</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>