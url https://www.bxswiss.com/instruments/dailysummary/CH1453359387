--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce1a7bf2e148fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c9b9b6c7bf4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ebd7bc80014bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a712738b93f4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2c3fe9c5a2481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ebd7bc80014bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0684271b484619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a712738b93f4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>