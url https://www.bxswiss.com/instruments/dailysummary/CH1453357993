--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762ac939fddc4217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353b4598294d464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bfb538717840a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c0074e8e144941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25822ce298e456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bfb538717840a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872ab525985d4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c0074e8e144941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>114,430</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>114,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>