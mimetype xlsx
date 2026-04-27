--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353b4598294d464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e16d79137fd4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c0074e8e144941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb37601a22724df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872ab525985d4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c0074e8e144941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6578d6f330a6407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb37601a22724df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>114,175</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,055</x:t>
-[...48 lines deleted...]
-          <x:t>115,460</x:t>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>113,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>