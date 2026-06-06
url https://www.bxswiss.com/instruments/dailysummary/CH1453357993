--- v7 (2026-04-27)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e16d79137fd4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5494e2e73e4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb37601a22724df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461e1b2093ef47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6578d6f330a6407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb37601a22724df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca8cd4b50be4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461e1b2093ef47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>114,790</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,550</x:t>
-[...26 lines deleted...]
-          <x:t>114,155</x:t>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,275</x:t>
-[...161 lines deleted...]
-          <x:t>116,365</x:t>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,095</x:t>
-[...33 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,965</x:t>
-[...9 lines deleted...]
-          <x:t>115,875</x:t>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>