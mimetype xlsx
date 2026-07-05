--- v8 (2026-06-06)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5494e2e73e4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c692ed6825b4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461e1b2093ef47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931235c31db45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca8cd4b50be4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461e1b2093ef47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc53c7bb2f094c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931235c31db45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>115,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,255</x:t>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,850</x:t>
-[...296 lines deleted...]
-          <x:t>113,735</x:t>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>