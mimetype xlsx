--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c692ed6825b4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da7694b138d4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931235c31db45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4036edf8894f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc53c7bb2f094c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931235c31db45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9231cfa974246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4036edf8894f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,225</x:t>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,000</x:t>
-[...65 lines deleted...]
-          <x:t>111,825</x:t>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,305</x:t>
-[...227 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>111,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,470</x:t>
-[...43 lines deleted...]
-          <x:t>109,790</x:t>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,640</x:t>
-[...58 lines deleted...]
-          <x:t>112,790</x:t>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>