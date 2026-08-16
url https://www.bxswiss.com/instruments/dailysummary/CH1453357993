--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da7694b138d4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6eba8dc7f334730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4036edf8894f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe097f4752f74414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9231cfa974246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4036edf8894f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b44710c9fe4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe097f4752f74414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>111,085</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,470</x:t>
-[...43 lines deleted...]
-          <x:t>109,790</x:t>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,640</x:t>
-[...119 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,310</x:t>
-[...43 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,400</x:t>
-[...279 lines deleted...]
-          <x:t>111,495</x:t>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>