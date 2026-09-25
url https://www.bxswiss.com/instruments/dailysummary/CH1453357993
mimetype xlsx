--- v11 (2026-08-16)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6eba8dc7f334730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3633c947ed5644ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe097f4752f74414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd66fcd1f034e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b44710c9fe4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe097f4752f74414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faaf4b852ce4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd66fcd1f034e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>114,345</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,035</x:t>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>115,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>