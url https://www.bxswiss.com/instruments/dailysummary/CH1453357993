--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3633c947ed5644ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fefc9e90b74418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd66fcd1f034e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7f9c33240242eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faaf4b852ce4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd66fcd1f034e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f078644faf745e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7f9c33240242eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>114,840</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,510</x:t>
-[...242 lines deleted...]
-          <x:t>113,845</x:t>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>