--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fefc9e90b74418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re687cdf2275c4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7f9c33240242eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8522ffa7924e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f078644faf745e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7f9c33240242eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb162dd2287064da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8522ffa7924e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Gold, Palladium, Platinum, Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453357993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,455</x:t>
-[...75 lines deleted...]
-          <x:t>113,285</x:t>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>114,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,790</x:t>
-[...87 lines deleted...]
-          <x:t>08.10.2026</x:t>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,500</x:t>
-[...4 lines deleted...]
-          <x:t>112,050</x:t>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...127 lines deleted...]
-          <x:t>112,250</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>