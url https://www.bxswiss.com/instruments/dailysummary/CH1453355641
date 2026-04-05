--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2870baa177c4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3c7361510c40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948a35fdcd0d4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c042bd6bd24515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5c1d8d8cbd4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948a35fdcd0d4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd11ccdc2f4f4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c042bd6bd24515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>90,160</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,410</x:t>
-[...48 lines deleted...]
-          <x:t>86,890</x:t>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,290</x:t>
-[...367 lines deleted...]
-          <x:t>86,600</x:t>
+          <x:t>82,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>86,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,790</x:t>
-[...53 lines deleted...]
-          <x:t>94,630</x:t>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>