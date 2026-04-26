--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3c7361510c40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea1b3a14b0e41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c042bd6bd24515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9ee5dbe9ea43dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd11ccdc2f4f4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c042bd6bd24515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0917ebda8ee4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9ee5dbe9ea43dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>83,170</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>82,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>86,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,790</x:t>
-[...6 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,210</x:t>
-[...151 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,430</x:t>
-[...252 lines deleted...]
-          <x:t>85,720</x:t>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>