--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea1b3a14b0e41a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab408116bdf40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9ee5dbe9ea43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cca53f8686473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0917ebda8ee4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9ee5dbe9ea43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac4973d0454b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cca53f8686473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,780</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>89,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>