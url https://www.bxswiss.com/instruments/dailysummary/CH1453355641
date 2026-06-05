--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab408116bdf40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750d3db03c449ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cca53f8686473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22f3ffa7527471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac4973d0454b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cca53f8686473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52630fc35454548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22f3ffa7527471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>