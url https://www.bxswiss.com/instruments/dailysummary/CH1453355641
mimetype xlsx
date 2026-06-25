--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750d3db03c449ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25254e73faf8488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22f3ffa7527471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09998bda8484873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52630fc35454548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22f3ffa7527471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b4b0ef7beb45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09998bda8484873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>