--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25254e73faf8488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f014a559da464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09998bda8484873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ef1dc011a84a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b4b0ef7beb45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09998bda8484873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1dda555b6a4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ef1dc011a84a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>97,940</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,210</x:t>
-[...48 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,320</x:t>
-[...26 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>97,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>