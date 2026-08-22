--- v11 (2026-07-15)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f014a559da464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc99616a51c4418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ef1dc011a84a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf774edb7f36d4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1dda555b6a4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ef1dc011a84a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c8b88412fb455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf774edb7f36d4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...129 lines deleted...]
-          <x:t>95,560</x:t>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>96,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>96,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>