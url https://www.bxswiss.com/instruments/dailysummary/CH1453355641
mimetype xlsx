--- v12 (2026-08-22)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc99616a51c4418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ccc719d6ff4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf774edb7f36d4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2c800822d5473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c8b88412fb455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf774edb7f36d4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0142eecacdd14839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2c800822d5473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453355641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,610</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...16 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...237 lines deleted...]
-          <x:t>95,700</x:t>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>100,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...188 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>