--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae3caaaebd5425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf00964c96314b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a586d49d62148bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d9c1181f34fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81421a9ad87745b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a586d49d62148bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d320b4b50d348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d9c1181f34fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>115,420</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,245</x:t>
-[...70 lines deleted...]
-          <x:t>114,185</x:t>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,045</x:t>
-[...431 lines deleted...]
-          <x:t>111,765</x:t>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>