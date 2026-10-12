--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf00964c96314b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e9fb0478ba4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d9c1181f34fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac814af244674e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d320b4b50d348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d9c1181f34fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ef8dbe05f14be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac814af244674e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>113,625</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,325</x:t>
-[...200 lines deleted...]
-          <x:t>114,420</x:t>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,845</x:t>
-[...70 lines deleted...]
-          <x:t>112,880</x:t>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,880</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>115,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>