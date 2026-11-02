--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e9fb0478ba4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re146f272ba774d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac814af244674e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4ad59ffc9a4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ef8dbe05f14be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac814af244674e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a293d87d9f45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4ad59ffc9a4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>121,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>