--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca85baede00743d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c542f2e9984853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63093a86f16a4657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6fb99b0d7f4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697c470e10fd46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63093a86f16a4657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad1c6f191c3463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6fb99b0d7f4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>109,355</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>108,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,175</x:t>
-[...215 lines deleted...]
-          <x:t>107,880</x:t>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>