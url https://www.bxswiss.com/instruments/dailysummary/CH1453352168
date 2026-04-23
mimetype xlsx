--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c542f2e9984853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra286f2aa90b14d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6fb99b0d7f4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23912fb7d2014701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad1c6f191c3463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6fb99b0d7f4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98a0a3c0c6f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23912fb7d2014701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>109,085</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,645</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,175</x:t>
-[...603 lines deleted...]
-          <x:t>105,210</x:t>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>