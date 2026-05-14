--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra286f2aa90b14d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dee9405c5884dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23912fb7d2014701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1d74b6cec14085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98a0a3c0c6f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23912fb7d2014701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc989f2b4294523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1d74b6cec14085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>107,580</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,090</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>108,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>