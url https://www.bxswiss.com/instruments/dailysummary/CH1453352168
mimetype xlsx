--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dee9405c5884dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bec457b8b9a48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1d74b6cec14085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e834575b18d4e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc989f2b4294523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1d74b6cec14085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b58bce53dc4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e834575b18d4e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>111,405</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,030</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>112,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,670</x:t>
-[...117 lines deleted...]
-          <x:t>112,010</x:t>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>