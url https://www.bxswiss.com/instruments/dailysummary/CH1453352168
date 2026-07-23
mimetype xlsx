--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bec457b8b9a48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7eadc592d74961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e834575b18d4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5664d92c41a4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b58bce53dc4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e834575b18d4e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902f0e7b540e4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5664d92c41a4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,590</x:t>
-[...4 lines deleted...]
-          <x:t>107,860</x:t>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>107,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>