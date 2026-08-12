--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7eadc592d74961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f222a10a3c4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5664d92c41a4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57521571e25b43a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902f0e7b540e4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5664d92c41a4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf450053e8c37407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57521571e25b43a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,195</x:t>
-[...480 lines deleted...]
-          <x:t>109,265</x:t>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>108,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>