--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f222a10a3c4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae3caaaebd5425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57521571e25b43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a586d49d62148bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf450053e8c37407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57521571e25b43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81421a9ad87745b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a586d49d62148bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Select Artificial Intelligence Equity 15%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>