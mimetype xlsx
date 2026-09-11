--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d083f82e7204f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac98c240a45c4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf09a47088ed465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc027e6a8a6a418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225783d20f244be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf09a47088ed465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb2e5b1fe4b4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc027e6a8a6a418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>106,555</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>109,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>