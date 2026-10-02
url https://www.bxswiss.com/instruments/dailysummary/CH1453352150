--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac98c240a45c4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ea817bee484465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc027e6a8a6a418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re930611da02e447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb2e5b1fe4b4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc027e6a8a6a418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8dfced84f4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re930611da02e447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>108,505</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>109,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,215</x:t>
-[...21 lines deleted...]
-          <x:t>107,370</x:t>
+          <x:t>108,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,810</x:t>
-[...60 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>106,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>