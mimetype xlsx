--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ea817bee484465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f17f71d08694ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re930611da02e447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c8ca5070594ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8dfced84f4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re930611da02e447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9b0eeefbd84c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c8ca5070594ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>107,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,730</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>107,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>108,145</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,120</x:t>
-[...26 lines deleted...]
-          <x:t>107,330</x:t>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,655</x:t>
-[...171 lines deleted...]
-          <x:t>107,040</x:t>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>