--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b9911ea7fa43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d1bea7cae148fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra997b4b95b884669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29da85a1539b4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eea7499f3434773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra997b4b95b884669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ba5de3083e471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29da85a1539b4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,620</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,410</x:t>
-[...249 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>