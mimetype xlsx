--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d1bea7cae148fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7166467dd2b34713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29da85a1539b4fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ef817ab39c46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ba5de3083e471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29da85a1539b4fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30519114b3d64585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ef817ab39c46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>100,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>