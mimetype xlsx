--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7166467dd2b34713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44dcf3e0cd94c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ef817ab39c46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33879000ca74221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30519114b3d64585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ef817ab39c46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3f8ca6118d41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33879000ca74221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...178 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...112 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>