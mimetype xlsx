--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44dcf3e0cd94c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3268ba589d5947f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33879000ca74221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd625d8f42a4e4354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3f8ca6118d41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33879000ca74221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b1d071d1e4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd625d8f42a4e4354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,625</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,145</x:t>
-[...463 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>