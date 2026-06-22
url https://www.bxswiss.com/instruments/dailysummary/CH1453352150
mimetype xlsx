--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3268ba589d5947f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842de87545454f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd625d8f42a4e4354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732870d990914710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b1d071d1e4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd625d8f42a4e4354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc14b07fe344912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732870d990914710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>