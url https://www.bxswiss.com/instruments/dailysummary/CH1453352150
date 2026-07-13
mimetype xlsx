--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842de87545454f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508e4e219ae04f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732870d990914710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd779e01c4c4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc14b07fe344912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732870d990914710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29ce2c9cd3b499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd779e01c4c4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>105,875</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,875</x:t>
-[...60 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,590</x:t>
-[...48 lines deleted...]
-          <x:t>105,330</x:t>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>104,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,025</x:t>
-[...124 lines deleted...]
-          <x:t>105,685</x:t>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,290</x:t>
-[...139 lines deleted...]
-          <x:t>104,275</x:t>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>