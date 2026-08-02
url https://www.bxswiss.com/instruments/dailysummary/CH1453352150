--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508e4e219ae04f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd4eee3e244813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd779e01c4c4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e7d80e152d4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29ce2c9cd3b499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd779e01c4c4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626830db171748fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e7d80e152d4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>105,560</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,300</x:t>
-[...345 lines deleted...]
-          <x:t>110,070</x:t>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,010</x:t>
-[...107 lines deleted...]
-          <x:t>107,280</x:t>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>