--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd4eee3e244813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d083f82e7204f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e7d80e152d4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf09a47088ed465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626830db171748fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e7d80e152d4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225783d20f244be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf09a47088ed465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Leonteq Defense &amp; Security 12%RC Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1453352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>110,070</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,010</x:t>
-[...173 lines deleted...]
-          <x:t>107,400</x:t>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,105</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>108,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>