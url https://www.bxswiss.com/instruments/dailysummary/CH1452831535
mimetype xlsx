--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c3c066fa244f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d95222fe65f4309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854f8f38a03c45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ca952e6d2c47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46305c66f2f24b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854f8f38a03c45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cb32df8c094a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ca952e6d2c47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...58 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>