--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d95222fe65f4309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e3beb4c911492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ca952e6d2c47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c69be7a6ae424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cb32df8c094a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ca952e6d2c47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06683753614c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c69be7a6ae424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...48 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>0,180</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>