--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e3beb4c911492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad67acfbdd34127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c69be7a6ae424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8656ad71c14862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06683753614c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c69be7a6ae424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4719e533776142e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8656ad71c14862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>