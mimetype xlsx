--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad67acfbdd34127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149f4a24afdd4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8656ad71c14862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb8220a2ff4406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4719e533776142e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8656ad71c14862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb6613d41344372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb8220a2ff4406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...16 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...16 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>