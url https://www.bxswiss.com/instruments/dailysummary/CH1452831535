--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149f4a24afdd4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9d2f26878e44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb8220a2ff4406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b0104b8f54df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb6613d41344372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb8220a2ff4406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2282a941f5344dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b0104b8f54df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>