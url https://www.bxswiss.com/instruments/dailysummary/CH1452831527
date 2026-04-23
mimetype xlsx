--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b79b6d9851549b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf780cdb0a8764c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd182fd9134cf43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cdc92df8f54efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ef51e3fcea4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd182fd9134cf43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cad8f92eb004c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cdc92df8f54efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...11 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...11 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>0,660</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>