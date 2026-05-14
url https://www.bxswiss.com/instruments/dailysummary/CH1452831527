--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf780cdb0a8764c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54761396416d4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cdc92df8f54efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcd0be6ce4d42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cad8f92eb004c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cdc92df8f54efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5017d89b0e0457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcd0be6ce4d42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>