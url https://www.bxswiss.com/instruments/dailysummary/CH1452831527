--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54761396416d4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78c17f4930c45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcd0be6ce4d42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5459d357e744525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5017d89b0e0457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcd0be6ce4d42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5230ece2474368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5459d357e744525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...151 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...16 lines deleted...]
-          <x:t>0,835</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...4 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...65 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...31 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>