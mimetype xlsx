--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78c17f4930c45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461bb9c4e11d4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5459d357e744525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea1cc1b772949bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5230ece2474368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5459d357e744525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3741a95ed22e4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea1cc1b772949bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...43 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...16 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...318 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...16 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...107 lines deleted...]
-          <x:t>1,170</x:t>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>