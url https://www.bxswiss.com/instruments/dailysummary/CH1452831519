--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec8a9e5a30343f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f3afebe89948a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052c174eef8c4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa515a668bd4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0aa4063b8f4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052c174eef8c4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c68fff9e0b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa515a668bd4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,175</x:t>
-[...58 lines deleted...]
-          <x:t>4,655</x:t>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>