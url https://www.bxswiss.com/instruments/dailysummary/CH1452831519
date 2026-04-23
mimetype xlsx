--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f3afebe89948a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8f470bd22470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa515a668bd4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00313e773fa1443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c68fff9e0b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa515a668bd4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdf862f8be4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00313e773fa1443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,375</x:t>
-[...21 lines deleted...]
-          <x:t>3,935</x:t>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>