--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8f470bd22470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47395edd73cf4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00313e773fa1443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf430db5ff4d4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdf862f8be4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00313e773fa1443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1138af39e3f140d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf430db5ff4d4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,315</x:t>
-[...80 lines deleted...]
-          <x:t>4,245</x:t>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,305</x:t>
-[...9 lines deleted...]
-          <x:t>4,255</x:t>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>