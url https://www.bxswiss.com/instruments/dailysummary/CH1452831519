--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47395edd73cf4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb156c9322db84990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf430db5ff4d4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re502ca2c31d3428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1138af39e3f140d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf430db5ff4d4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2845b7005b4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re502ca2c31d3428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,365</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,665</x:t>
-[...75 lines deleted...]
-          <x:t>4,355</x:t>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
-[...335 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,145</x:t>
-[...117 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>