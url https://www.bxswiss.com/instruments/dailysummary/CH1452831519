--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb156c9322db84990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e3e3d107454449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re502ca2c31d3428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94e8cce95524b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2845b7005b4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re502ca2c31d3428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049efb950f254823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94e8cce95524b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1452831519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,395</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,625</x:t>
-[...323 lines deleted...]
-          <x:t>5,205</x:t>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,145</x:t>
-[...80 lines deleted...]
-          <x:t>5,405</x:t>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>