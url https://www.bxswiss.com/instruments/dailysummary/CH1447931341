--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138207579bdb4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd31c85657214e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb74e251fbd04509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a93f9f8a98b4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acfe2f8861f4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb74e251fbd04509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fa400743994f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a93f9f8a98b4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,789</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,742</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>