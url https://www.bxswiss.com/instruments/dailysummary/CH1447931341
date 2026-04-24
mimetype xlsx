--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd31c85657214e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1e3fffe0eb4092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a93f9f8a98b4daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c8ebc594a548ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fa400743994f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a93f9f8a98b4daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a1dfa663044f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c8ebc594a548ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,804</x:t>
-[...549 lines deleted...]
-          <x:t>3,671</x:t>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>