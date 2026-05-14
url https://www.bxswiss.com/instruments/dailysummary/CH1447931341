--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1e3fffe0eb4092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365b0814d3784520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c8ebc594a548ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf507dfe7f32940bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a1dfa663044f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c8ebc594a548ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951a9b3871534aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf507dfe7f32940bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,767</x:t>
-[...4 lines deleted...]
-          <x:t>3,705</x:t>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>3,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>