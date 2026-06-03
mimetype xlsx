--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365b0814d3784520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ea775f5c84a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf507dfe7f32940bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54da82f3dcba4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951a9b3871534aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf507dfe7f32940bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61417eb3eb814a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54da82f3dcba4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,706</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>3,746</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,744</x:t>
-[...48 lines deleted...]
-          <x:t>3,802</x:t>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,764</x:t>
-[...254 lines deleted...]
-          <x:t>3,769</x:t>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,758</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>3,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,815</x:t>
-[...117 lines deleted...]
-          <x:t>3,788</x:t>
+          <x:t>3,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>