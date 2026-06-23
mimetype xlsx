--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ea775f5c84a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2f018c55864f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54da82f3dcba4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0801c1ec8a544a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61417eb3eb814a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54da82f3dcba4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c360b98d464acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0801c1ec8a544a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,769</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,758</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>3,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,815</x:t>
-[...156 lines deleted...]
-          <x:t>3,788</x:t>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,775</x:t>
-[...48 lines deleted...]
-          <x:t>3,851</x:t>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,827</x:t>
-[...168 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,907</x:t>
-[...63 lines deleted...]
-          <x:t>3,817</x:t>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>