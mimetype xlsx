--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2f018c55864f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce67158b974f4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0801c1ec8a544a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e17e68009c84c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c360b98d464acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0801c1ec8a544a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c17d72cb87435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e17e68009c84c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,907</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,917</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>