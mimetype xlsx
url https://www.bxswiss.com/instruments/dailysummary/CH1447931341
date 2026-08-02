--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce67158b974f4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9731cc2bd7b44b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e17e68009c84c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98530db2bc5c47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c17d72cb87435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e17e68009c84c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a718be654245df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98530db2bc5c47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,091</x:t>
-[...21 lines deleted...]
-          <x:t>4,072</x:t>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,023</x:t>
-[...16 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,136</x:t>
-[...90 lines deleted...]
-          <x:t>4,081</x:t>
+          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>