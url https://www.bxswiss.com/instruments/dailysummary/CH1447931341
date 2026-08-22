--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9731cc2bd7b44b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d0669a2a0147a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98530db2bc5c47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415084c6d58f45cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a718be654245df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98530db2bc5c47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7037b8fdcd941fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415084c6d58f45cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,061</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,026</x:t>
-[...26 lines deleted...]
-          <x:t>4,042</x:t>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,141</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>