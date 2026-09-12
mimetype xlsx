--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d0669a2a0147a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c082f299984885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415084c6d58f45cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c79e1e9ae954947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7037b8fdcd941fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415084c6d58f45cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b0ff313c7d4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c79e1e9ae954947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,106</x:t>
-[...21 lines deleted...]
-          <x:t>4,116</x:t>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>4,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,157</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>4,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,106</x:t>
-[...26 lines deleted...]
-          <x:t>4,141</x:t>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>