--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c082f299984885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523e7628e2e04de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c79e1e9ae954947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41b9ac7348a4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b0ff313c7d4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c79e1e9ae954947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e73c44ebe64c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41b9ac7348a4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,106</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,089</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,106</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,056</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>