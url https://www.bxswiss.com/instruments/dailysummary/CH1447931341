--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523e7628e2e04de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc37afa0c4844bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41b9ac7348a4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260cc3a7a707466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e73c44ebe64c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41b9ac7348a4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a8503b36ed4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260cc3a7a707466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SMI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447931341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,123</x:t>
-[...522 lines deleted...]
-          <x:t>3,893</x:t>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>